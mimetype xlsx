--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -224,135 +224,135 @@
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Langues</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Économie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - allemand</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>master mention langues et sociétés</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention traduction et interprétation</x:t>
   </x:si>
   <x:si>
     <x:t>Traduction</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention langues, littératures et civilisations étrangères et régionales</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>master mention sciences du langage</x:t>
   </x:si>
   <x:si>
     <x:t>Linguistique</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention traduction et interprétation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
-    <x:t>84000</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LSF CYCLE A2 Niveau 5</x:t>
   </x:si>
   <x:si>
     <x:t>Cours de Langue des Signes</x:t>
   </x:si>
   <x:si>
     <x:t>CLS</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Langue des signes</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
@@ -1310,150 +1310,150 @@
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>640074</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>39173</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>15254</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>636179</x:v>
+        <x:v>640823</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>39173</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>640823</x:v>
+        <x:v>636179</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38695</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
@@ -1483,145 +1483,145 @@
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>645343</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>39280</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>15231</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>645554</x:v>
+        <x:v>645842</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>40098</x:v>
+        <x:v>39280</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>15231</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>645842</x:v>
+        <x:v>645554</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38696</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -1730,348 +1730,348 @@
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>645536</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>645553</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>642709</x:v>
+        <x:v>645534</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>39280</x:v>
+        <x:v>39173</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>15231</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>642007</x:v>
+        <x:v>645518</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>39280</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>15231</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>645534</x:v>
+        <x:v>642007</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>39173</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>15254</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>645518</x:v>
+        <x:v>642709</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>33</x:v>
@@ -2600,77 +2600,77 @@
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>645535</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>41</x:v>
@@ -2896,51 +2896,51 @@
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>639043</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">