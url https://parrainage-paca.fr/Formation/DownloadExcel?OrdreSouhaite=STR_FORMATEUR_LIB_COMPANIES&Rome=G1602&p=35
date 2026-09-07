--- v0 (2026-09-06)
+++ v1 (2026-09-07)
@@ -509,60 +509,60 @@
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP Cuisine</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine japonaise</x:t>
   </x:si>
   <x:si>
     <x:t>Cf</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine spécialité étrangère</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro cuisine (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
@@ -4653,57 +4653,57 @@
       <x:c r="K44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>552282</x:v>
+        <x:v>603499</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -4713,57 +4713,57 @@
       <x:c r="K45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>603499</x:v>
+        <x:v>552282</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>53</x:v>
@@ -5112,100 +5112,100 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>610865</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>615821</x:v>
+        <x:v>615820</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="U53" s="4" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -5214,54 +5214,54 @@
       <x:c r="K54" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>615820</x:v>
+        <x:v>623823</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -5271,116 +5271,116 @@
       <x:c r="K55" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>623823</x:v>
+        <x:v>623824</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>623824</x:v>
+        <x:v>615821</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="U56" s="16" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
@@ -6424,158 +6424,158 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>604733</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>552803</x:v>
+        <x:v>625872</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>625872</x:v>
+        <x:v>552803</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -8557,153 +8557,153 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>597386</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>601100</x:v>
+        <x:v>601085</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>601085</x:v>
+        <x:v>601100</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
@@ -9413,51 +9413,51 @@
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>635852</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
@@ -9470,51 +9470,51 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>597604</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42752</x:v>
@@ -9635,51 +9635,51 @@
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>543704</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>30</x:v>
@@ -9692,51 +9692,51 @@
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>545084</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42752</x:v>
@@ -9746,51 +9746,51 @@
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>540917</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>30</x:v>
@@ -9857,51 +9857,51 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>543705</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
@@ -9968,51 +9968,51 @@
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>634295</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
@@ -10025,51 +10025,51 @@
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>625346</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42752</x:v>
@@ -10364,51 +10364,51 @@
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>636584</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42752</x:v>
@@ -10658,51 +10658,51 @@
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>626577</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
@@ -10715,51 +10715,51 @@
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>626957</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
@@ -10772,276 +10772,278 @@
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>542327</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E150" s="14" t="s"/>
+      <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>634783</x:v>
+        <x:v>585554</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
+      <x:c r="E151" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>585592</x:v>
+        <x:v>634783</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>615352</x:v>
+        <x:v>585592</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>493040</x:v>
+        <x:v>615352</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
@@ -11053,122 +11055,122 @@
       <x:c r="K154" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>542323</x:v>
+        <x:v>493040</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>585554</x:v>
+        <x:v>542323</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
@@ -11238,51 +11240,51 @@
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>604379</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
@@ -11349,162 +11351,162 @@
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>634300</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>589721</x:v>
+        <x:v>634301</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>634301</x:v>
+        <x:v>589721</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>30</x:v>
@@ -11517,51 +11519,51 @@
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>543730</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42752</x:v>
@@ -11634,51 +11636,51 @@
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>636585</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42752</x:v>
@@ -11814,51 +11816,51 @@
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>583926</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
@@ -11871,51 +11873,51 @@
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>623471</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42752</x:v>
@@ -11925,51 +11927,51 @@
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>542508</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
@@ -11982,51 +11984,51 @@
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>617221</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42752</x:v>
@@ -12036,51 +12038,51 @@
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>542507</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
@@ -12093,51 +12095,51 @@
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>617220</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42752</x:v>
@@ -12448,51 +12450,51 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>606239</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>75</x:v>
@@ -12505,51 +12507,51 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>617918</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -12737,51 +12739,51 @@
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>507615</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -15879,209 +15881,209 @@
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>625007</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>391</x:v>
-[...1 lines deleted...]
-      <x:c r="C240" s="15" t="s"/>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C240" s="15" t="n">
+        <x:v>40287</x:v>
+      </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>42776</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>595455</x:v>
+        <x:v>592260</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>350</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42776</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>595231</x:v>
+        <x:v>595455</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>592260</x:v>
+        <x:v>595231</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -21939,51 +21941,51 @@
       <x:c r="M344" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>639055</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -22391,51 +22393,51 @@
       <x:c r="M352" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>639059</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>53</x:v>
       </x:c>