--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -296,68 +296,68 @@
   <x:si>
     <x:t>Café brasserie</x:t>
   </x:si>
   <x:si>
     <x:t>VELAUX</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cocktails Coffee Shop</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Flair</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barman bloc de compétences 2 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mixologie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bartending</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation métiers du bar (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant manager loisirs hébergement restauration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
@@ -383,68 +383,68 @@
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Pays d'Arles</x:t>
   </x:si>
   <x:si>
     <x:t>CCIPA</x:t>
   </x:si>
   <x:si>
     <x:t>13633</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant manager loisirs hébergement restauration (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique territoriale , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/03/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>LE BEAUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP commercialisation et services en hôtel-café-restaurant</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
@@ -452,59 +452,59 @@
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Le Beausset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83330</x:t>
+  </x:si>
+  <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Le Beausset</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>Barman (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
@@ -527,62 +527,62 @@
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2018 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Nationale des Vins et Boissons</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certificat de spécialisation métiers du bar</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Nationale des Vins et Boissons</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>EREA - LEA Louis Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>EREA L Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
@@ -668,78 +668,78 @@
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>GMM</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAGNES-SUR-MER</x:t>
+  </x:si>
+  <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Biérologue-zythologue (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation en Commerce et Oenologie</x:t>
   </x:si>
   <x:si>
     <x:t>IFCO</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Brasserie</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
@@ -2268,291 +2268,290 @@
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>614619</x:v>
+        <x:v>614621</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C14" s="15" t="s"/>
+      <x:c r="C14" s="15" t="n">
+        <x:v>39345</x:v>
+      </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="J14" s="14" t="s"/>
+      <x:c r="J14" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>614621</x:v>
+        <x:v>610968</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="J15" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>610968</x:v>
+        <x:v>616205</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>42716</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>616205</x:v>
+        <x:v>614620</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>614620</x:v>
+        <x:v>614619</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>81</x:v>
@@ -2882,105 +2881,107 @@
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>600859</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>610930</x:v>
+        <x:v>580201</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -2990,118 +2991,116 @@
       <x:c r="K25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>580201</x:v>
+        <x:v>639849</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>639849</x:v>
+        <x:v>610930</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>58</x:v>
@@ -3573,293 +3572,293 @@
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q35" s="4" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>604101</x:v>
+        <x:v>553335</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q36" s="16" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>604099</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q37" s="4" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>604110</x:v>
+        <x:v>604101</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q38" s="16" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>553335</x:v>
+        <x:v>604110</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>604805</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -3894,57 +3893,57 @@
       <x:c r="K40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>604804</x:v>
+        <x:v>553259</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -3954,94 +3953,94 @@
       <x:c r="K41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>553259</x:v>
+        <x:v>604804</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>604904</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -4640,210 +4639,210 @@
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>177600</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s"/>
+      <x:c r="E54" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="Q54" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="Q54" s="16" t="s">
+      <x:c r="R54" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="R54" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>609455</x:v>
+        <x:v>609976</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="I55" s="4" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="Q55" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="Q55" s="4" t="s">
+      <x:c r="R55" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="R55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>609457</x:v>
+        <x:v>609455</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="Q56" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="Q56" s="16" t="s">
+      <x:c r="R56" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="R56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>609976</x:v>
+        <x:v>609457</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -5279,100 +5278,100 @@
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>601105</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>639856</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
@@ -6058,217 +6057,216 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>634811</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="C79" s="3" t="s"/>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C79" s="3" t="n">
+        <x:v>38424</x:v>
+      </x:c>
       <x:c r="D79" s="3" t="s"/>
-      <x:c r="E79" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J79" s="0" t="s">
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>634403</x:v>
+        <x:v>585520</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>184</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s"/>
-      <x:c r="F80" s="14" t="s"/>
+      <x:c r="E80" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F80" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="G80" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>199</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>572144</x:v>
+        <x:v>634403</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>585520</x:v>
+        <x:v>572144</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -6343,51 +6341,51 @@
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>587883</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6402,340 +6400,340 @@
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>566278</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>606244</x:v>
+        <x:v>574078</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>572141</x:v>
+        <x:v>606244</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>572139</x:v>
+        <x:v>572141</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>617914</x:v>
+        <x:v>572139</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="S89" s="0" t="n">
+        <x:v>617914</x:v>
+      </x:c>
+      <x:c r="T89" s="4" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="U89" s="4" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7202,51 +7200,51 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>597409</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42723</x:v>
@@ -7461,51 +7459,51 @@
       <x:c r="J103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>597408</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -7593,51 +7591,51 @@
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>597399</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
@@ -7693,51 +7691,51 @@
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>608196</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -8129,262 +8127,262 @@
       <x:c r="T114" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>604330</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>547726</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>592264</x:v>
+        <x:v>597402</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>597402</x:v>
+        <x:v>592264</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -8408,161 +8406,161 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>608152</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>608192</x:v>
+        <x:v>559030</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>559030</x:v>
+        <x:v>608192</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -9349,51 +9347,51 @@
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>639812</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
@@ -9451,51 +9449,51 @@
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>639826</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
@@ -10131,51 +10129,51 @@
         <x:v>307</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>587382</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -10185,51 +10183,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>587385</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -10242,51 +10240,51 @@
         <x:v>313</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>587383</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -10296,51 +10294,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>587395</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -10407,51 +10405,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>587381</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -10464,51 +10462,51 @@
         <x:v>313</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>587384</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -10518,51 +10516,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>587386</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -10575,51 +10573,51 @@
         <x:v>314</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>587397</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -10629,338 +10627,337 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>639003</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37492</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>586995</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
-      <x:c r="E161" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>570004</x:v>
+        <x:v>639004</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
-      <x:c r="E162" s="14" t="s"/>
+      <x:c r="E162" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>639004</x:v>
+        <x:v>607982</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>607982</x:v>
+        <x:v>570004</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37492</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>570002</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>48</x:v>
       </x:c>