--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -527,62 +527,62 @@
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2018 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat de spécialisation métiers du bar</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Nationale des Vins et Boissons</x:t>
   </x:si>
   <x:si>
     <x:t>30100</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
-    <x:t>Certificat de spécialisation métiers du bar</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>EREA - LEA Louis Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>EREA L Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
@@ -629,56 +629,56 @@
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CAP Commercialisation et Services en hôtel-café-restaurant</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Barman/barmaid + module barista (AFC / Région)</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme France Travail - Conseil régional</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
@@ -707,149 +707,149 @@
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biérologue-zythologue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation en Commerce et Oenologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fermentation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biérologue-zythologue (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/12/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Dumas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Escoffier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAGNES SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ch Grawitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP F de Croisset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP F Revoul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALREAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Paul Valéry</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
-    <x:t>MENTON</x:t>
-[...91 lines deleted...]
-  <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP Sainte-Élisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13240</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ste-Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>SEPTEMES-LES-VALLONS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
@@ -899,110 +899,125 @@
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Hôtelier Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Hôtellerie Tourisme Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : flair, verse et free-pouring</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auguste Académie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGOLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent P Arène</x:t>
   </x:si>
   <x:si>
     <x:t>04203</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Privat</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de la Roque d'Anthéron</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13640</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROQUE-D'ANTHERON</x:t>
   </x:si>
   <x:si>
     <x:t>Ouvrir son coffee shop 5 café</x:t>
   </x:si>
   <x:si>
     <x:t>Maxicoffee - Ecole Café</x:t>
   </x:si>
   <x:si>
     <x:t>33380</x:t>
   </x:si>
   <x:si>
     <x:t>Full Immersion Café</x:t>
   </x:si>
   <x:si>
+    <x:t>Barista 1 et 2, Latte Art 1 Café</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immersion barista café</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barista 1 et 2 café</x:t>
   </x:si>
   <x:si>
-    <x:t>Barista 1 et 2, Latte Art 1 Café</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation</x:t>
@@ -1019,69 +1034,54 @@
   <x:si>
     <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : barista et latte art</x:t>
   </x:si>
   <x:si>
-    <x:t>Auguste Académie</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : les vins dans les cocktails et les vins de dessert</x:t>
   </x:si>
   <x:si>
     <x:t>BANDOL</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : flair, verse et free-pouring</x:t>
   </x:si>
   <x:si>
     <x:t>LA CROIX-VALMER</x:t>
   </x:si>
   <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : l’expertise de la bière - Birologie</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation métiers du bar (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Auguste Académie - Antenne La Croix Valmer</x:t>
   </x:si>
   <x:si>
     <x:t>83420</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma - CFA des 3 Caps</x:t>
   </x:si>
   <x:si>
     <x:t>BP barman (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BP barman (Contrat de Professionnalisation)</x:t>
   </x:si>
@@ -4853,205 +4853,204 @@
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>177600</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
-      <x:c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>609976</x:v>
+        <x:v>609457</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>609457</x:v>
+        <x:v>609976</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>609455</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -5477,173 +5476,173 @@
       <x:c r="K67" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>640724</x:v>
+        <x:v>601084</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>39345</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>601084</x:v>
+        <x:v>601105</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>39345</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>601105</x:v>
+        <x:v>640724</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
@@ -5966,54 +5965,54 @@
       <x:c r="K76" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>548853</x:v>
+        <x:v>609375</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -6026,57 +6025,57 @@
       <x:c r="K77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>609375</x:v>
+        <x:v>548852</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>182</x:v>
@@ -6087,57 +6086,57 @@
       <x:c r="K78" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>548852</x:v>
+        <x:v>548853</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -6832,51 +6831,51 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>587883</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6888,1075 +6887,1075 @@
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>574078</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="Q93" s="4" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R93" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q93" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>650260</x:v>
+        <x:v>566279</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>566279</x:v>
+        <x:v>572141</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>572141</x:v>
+        <x:v>566278</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>566278</x:v>
+        <x:v>617914</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>617914</x:v>
+        <x:v>606244</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>606244</x:v>
+        <x:v>572139</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>42836</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>12059</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>572139</x:v>
+        <x:v>651039</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>42836</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s"/>
+      <x:c r="E100" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="I100" s="16" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>12059</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="Q100" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="Q100" s="16" t="s">
+      <x:c r="R100" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="R100" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>651039</x:v>
+        <x:v>639715</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>42836</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="I101" s="4" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>12059</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="Q101" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="Q101" s="4" t="s">
+      <x:c r="R101" s="0" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>639714</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>42836</x:v>
+        <x:v>39345</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s"/>
+      <x:c r="I102" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="H102" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>12059</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="Q102" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="Q102" s="16" t="s">
+      <x:c r="R102" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="R102" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>639715</x:v>
+        <x:v>603520</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>39345</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
-      <x:c r="E103" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G103" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="I103" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="I103" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="Q103" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="Q103" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>603520</x:v>
+        <x:v>650265</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>650265</x:v>
+        <x:v>650261</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>650261</x:v>
+        <x:v>650273</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q106" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="Q106" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>650273</x:v>
+        <x:v>650272</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>650272</x:v>
+        <x:v>650267</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>650267</x:v>
+        <x:v>650269</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>650269</x:v>
+        <x:v>645723</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="Q110" s="16" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="R110" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q110" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>645723</x:v>
+        <x:v>650260</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -8068,51 +8067,51 @@
       <x:c r="J113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>650268</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
@@ -8202,51 +8201,51 @@
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>607820</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
@@ -8535,57 +8534,57 @@
       <x:c r="K121" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>547592</x:v>
+        <x:v>617233</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
@@ -8594,108 +8593,108 @@
       <x:c r="K122" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>617233</x:v>
+        <x:v>547592</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>608193</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
@@ -8900,51 +8899,51 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>650262</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
@@ -9014,2342 +9013,2345 @@
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>608152</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>40096</x:v>
+        <x:v>39345</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>608192</x:v>
+        <x:v>587397</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>559030</x:v>
+        <x:v>608192</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>158</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s"/>
+      <x:c r="E132" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>276</x:v>
-[...1 lines deleted...]
-      <x:c r="H132" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>650270</x:v>
+        <x:v>559030</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>650263</x:v>
+        <x:v>650270</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>604347</x:v>
+        <x:v>650263</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="Q135" s="4" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>547786</x:v>
+        <x:v>604347</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>547588</x:v>
+        <x:v>547786</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>605954</x:v>
+        <x:v>547588</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>284</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>607218</x:v>
+        <x:v>605954</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>553054</x:v>
+        <x:v>607218</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>607217</x:v>
+        <x:v>553054</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>288</x:v>
-[...1 lines deleted...]
-      <x:c r="C141" s="3" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="n">
+        <x:v>38424</x:v>
+      </x:c>
       <x:c r="D141" s="3" t="s"/>
+      <x:c r="E141" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
+      <x:c r="H141" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="J141" s="0" t="s">
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>42716</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>640125</x:v>
+        <x:v>607217</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>639812</x:v>
+        <x:v>640125</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>588156</x:v>
+        <x:v>639812</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>588160</x:v>
+        <x:v>588156</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>586846</x:v>
+        <x:v>588160</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>586849</x:v>
+        <x:v>617449</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>617449</x:v>
+        <x:v>640124</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>639826</x:v>
+        <x:v>586846</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>640124</x:v>
+        <x:v>586849</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>588158</x:v>
+        <x:v>639826</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>38</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
-      <x:c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>296</x:v>
-[...2 lines deleted...]
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>298</x:v>
-[...2 lines deleted...]
-        <x:v>43</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>600325</x:v>
+        <x:v>588158</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>600349</x:v>
+        <x:v>600325</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>547376</x:v>
+        <x:v>600349</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="Q154" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="Q154" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>607433</x:v>
+        <x:v>547376</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>607431</x:v>
+        <x:v>607433</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>554099</x:v>
+        <x:v>607431</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>39345</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>603893</x:v>
+        <x:v>554099</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="C158" s="15" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C158" s="15" t="n">
+        <x:v>39345</x:v>
+      </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
-        <x:v>55</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="J158" s="14" t="s"/>
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="J158" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>636582</x:v>
+        <x:v>603893</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F159" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>305</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>603874</x:v>
+        <x:v>636582</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="C160" s="15" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C160" s="15" t="n">
+        <x:v>39345</x:v>
+      </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
-        <x:v>55</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="J160" s="14" t="s"/>
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="J160" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>636581</x:v>
+        <x:v>603874</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
+      <x:c r="E161" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F161" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>309</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>629943</x:v>
+        <x:v>636581</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>587382</x:v>
+        <x:v>629943</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>587383</x:v>
+        <x:v>587382</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>587395</x:v>
+        <x:v>587383</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>587312</x:v>
+        <x:v>587395</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>587381</x:v>
+        <x:v>587312</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>587386</x:v>
+        <x:v>587381</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>587384</x:v>
+        <x:v>587386</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>587385</x:v>
+        <x:v>587384</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>587397</x:v>
+        <x:v>587385</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11381,51 +11383,51 @@
         <x:v>639003</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37492</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>328</x:v>
@@ -11436,263 +11438,262 @@
       <x:c r="R172" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>570002</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37492</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>586995</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>570004</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
-      <x:c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>607982</x:v>
+        <x:v>639004</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
-      <x:c r="E176" s="14" t="s"/>
+      <x:c r="E176" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>639004</x:v>
+        <x:v>607982</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>