--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -1004,71 +1004,71 @@
   <x:si>
     <x:t>Bachelor européen Qualité Sécurité Environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut National de l'Hygiène et du Nettoyage Industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INHNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94800</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel - CFA Régional Propreté Environnement Hygiène - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut National de l'Hygiène et du Nettoyage Industriel</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité </x:t>
   </x:si>
   <x:si>
     <x:t>Institut Universel de Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
@@ -1193,80 +1193,80 @@
   <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2027 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
     <x:t>Référent prévention : maîtriser sa mission pour accompagner l'entreprise en cinq jours</x:t>
   </x:si>
   <x:si>
     <x:t>Organisation Professionnelle de la Prévention dans le Bâtiment et Travaux Publics</x:t>
   </x:si>
   <x:si>
     <x:t>OPPBTP</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2027 00:00:00</x:t>
@@ -1361,54 +1361,54 @@
   <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention bio-industries et biotechnologies</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences de la vie et de la Terre</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention physique, chimie</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences pour la santé</x:t>
   </x:si>
   <x:si>
     <x:t>Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>DU agent d'hygiène, propreté et stérilisation</x:t>
   </x:si>
@@ -4368,500 +4368,500 @@
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>620051</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>33029</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>642773</x:v>
+        <x:v>619923</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>33029</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>619923</x:v>
+        <x:v>620012</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>620012</x:v>
+        <x:v>642773</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>638684</x:v>
+        <x:v>619989</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>619989</x:v>
+        <x:v>620026</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>620026</x:v>
+        <x:v>620043</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>620043</x:v>
+        <x:v>620054</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>620054</x:v>
+        <x:v>620057</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>620057</x:v>
+        <x:v>638684</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
@@ -5612,151 +5612,151 @@
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>642012</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>630893</x:v>
+        <x:v>642014</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>642014</x:v>
+        <x:v>630893</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>88</x:v>
@@ -7562,153 +7562,153 @@
       <x:c r="K106" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>608268</x:v>
+        <x:v>608269</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>608271</x:v>
+        <x:v>608268</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>608269</x:v>
+        <x:v>608271</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
@@ -8500,211 +8500,210 @@
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>625208</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s"/>
+      <x:c r="E124" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>572335</x:v>
+        <x:v>581591</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
-      <x:c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>581591</x:v>
+        <x:v>572335</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="I126" s="16" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>607273</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
@@ -10352,100 +10351,100 @@
       <x:c r="K158" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>637371</x:v>
+        <x:v>637368</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>637377</x:v>
+        <x:v>637369</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>360</x:v>
@@ -10454,202 +10453,202 @@
       <x:c r="K160" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>586790</x:v>
+        <x:v>637371</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>637378</x:v>
+        <x:v>637377</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>637368</x:v>
+        <x:v>586790</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>637369</x:v>
+        <x:v>637378</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -11636,199 +11635,199 @@
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>645802</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>38979</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>645490</x:v>
+        <x:v>645800</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>645800</x:v>
+        <x:v>645490</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>645486</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
@@ -11841,51 +11840,51 @@
       <x:c r="J186" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>645377</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
@@ -12413,88 +12412,88 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>645488</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>645489</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
@@ -12520,273 +12519,273 @@
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>649841</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>645637</x:v>
+        <x:v>645484</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>645803</x:v>
+        <x:v>645485</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>645484</x:v>
+        <x:v>645803</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>645485</x:v>
+        <x:v>645637</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>11454</x:v>