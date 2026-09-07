--- v0 (2026-09-06)
+++ v1 (2026-09-07)
@@ -239,110 +239,110 @@
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Management des équipes</x:t>
   </x:si>
   <x:si>
     <x:t>Convergence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>Animation motivation équipe</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Kakishibu, recherches et applications au Japon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Couleur Garance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teinture textile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAURIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motifs et impressions textiles en couleur végétale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ennoblissement textile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Découverte des couleurs végétales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Initiation au Shibori</x:t>
   </x:si>
   <x:si>
-    <x:t>Couleur Garance</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Textile</x:t>
   </x:si>
   <x:si>
-    <x:t>LAURIS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Motifs et impressions textiles en couleur végétale</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Indigo, gestion des nuances et des finitions sur grands formats</x:t>
   </x:si>
   <x:si>
-    <x:t>Teinture textile</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Découverte des couleurs végétales</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Management : Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
@@ -437,57 +437,57 @@
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cycle Professionnel Management des Hommes</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cycle Professionnel Renforcer sa posture de manager et son leadership</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1253,66 +1253,66 @@
       <x:c r="B6" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>21654</x:v>
+        <x:v>21606</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>635773</x:v>
+        <x:v>618092</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
@@ -1358,165 +1358,165 @@
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>21606</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>611710</x:v>
+        <x:v>626359</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>21606</x:v>
+        <x:v>21654</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>626359</x:v>
+        <x:v>635773</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="U9" s="4" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>21606</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>618092</x:v>
+        <x:v>611710</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
@@ -1841,145 +1841,145 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>613715</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>613723</x:v>
+        <x:v>632640</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>632650</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="U19" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
@@ -2031,110 +2031,110 @@
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>632640</x:v>
+        <x:v>632641</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="U21" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>632641</x:v>
+        <x:v>613723</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>