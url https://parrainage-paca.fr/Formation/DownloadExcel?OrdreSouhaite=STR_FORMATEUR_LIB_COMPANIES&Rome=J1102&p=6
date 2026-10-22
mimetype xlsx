--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -200,80 +200,80 @@
   <x:si>
     <x:t>Accompagnement de la fin de vie à domicile - soins palliatifs</x:t>
   </x:si>
   <x:si>
     <x:t>Amn Conseil et Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Soin palliatif</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Prestataire de Services et Distributeur de Matériels (PSDM) garant non professionnel de santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aster Développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prestataires de services et distributeurs de matériel (PSDM) - intervenants</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prestataire de Services et Distributeur de Matériels (PSDM) Garant professionnel de santé</x:t>
   </x:si>
   <x:si>
-    <x:t>Aster Développement</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Hypnose pour la femme en période de ménopause</x:t>
   </x:si>
   <x:si>
     <x:t>Autonomia</x:t>
   </x:si>
   <x:si>
     <x:t>68400</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapie alternative</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Aromatologie scientifique appliquée : usage sécurisé des huiles essentielles en conseil</x:t>
   </x:si>
   <x:si>
     <x:t>Celys Blue</x:t>
   </x:si>
   <x:si>
     <x:t>84210</x:t>
   </x:si>
   <x:si>
     <x:t>Phytothérapie</x:t>
@@ -389,141 +389,141 @@
   <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine Traditionnelle Chinoise - 3e année</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine traditionnelle chinoise - 1re et 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine Traditionnelle Chinoise - 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Autisme, TSA : troubles alimentaires, évaluation et intervention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edi Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autisme, TSA : gestion de la douleur</x:t>
   </x:si>
   <x:si>
-    <x:t>Edi Formation</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Autisme, TSA : troubles alimentaires, évaluation et intervention</x:t>
-[...5 lines deleted...]
-    <x:t>12/11/2026 00:00:00</x:t>
+    <x:t>Autisme, TSA : ABA - Analyse Béhaviorale Appliquée ou comment enseigner à un très jeune enfant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Autisme, TSA : ABA - Analyse Béhaviorale Appliquée ou comment enseigner à un très jeune enfant</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en EFT (Emotional Freedom Techniques)</x:t>
   </x:si>
   <x:si>
     <x:t>Eki-Vie - Harmonika</x:t>
   </x:si>
   <x:si>
     <x:t>78730</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Premiers Secours en Santé Mentale - PSSM</x:t>
   </x:si>
   <x:si>
     <x:t>François Maheu - Formation Médiation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Santé mentale</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
@@ -1658,153 +1658,153 @@
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>609519</x:v>
+        <x:v>609520</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>609520</x:v>
+        <x:v>609522</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>609522</x:v>
+        <x:v>609519</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
@@ -2486,522 +2486,522 @@
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>637935</x:v>
+        <x:v>584838</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>637936</x:v>
+        <x:v>637935</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>584838</x:v>
+        <x:v>637936</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>637934</x:v>
+        <x:v>637818</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>637941</x:v>
+        <x:v>637939</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>584835</x:v>
+        <x:v>637934</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>637938</x:v>
+        <x:v>637941</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>637818</x:v>
+        <x:v>584835</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>637939</x:v>
+        <x:v>637938</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>637909</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
@@ -3010,51 +3010,51 @@
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>637937</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
@@ -3098,202 +3098,202 @@
       <x:c r="K32" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>598447</x:v>
+        <x:v>598449</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>598449</x:v>
+        <x:v>598396</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>598396</x:v>
+        <x:v>598446</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>598446</x:v>
+        <x:v>598447</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>131</x:v>
@@ -4630,51 +4630,51 @@
         <x:v>225</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>649766</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>227</x:v>
@@ -5242,51 +5242,51 @@
         <x:v>258</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>649770</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>260</x:v>
@@ -5501,51 +5501,51 @@
       <x:c r="I79" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>43054</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>635707</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -5556,51 +5556,51 @@
         <x:v>281</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>43054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>635709</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>287</x:v>