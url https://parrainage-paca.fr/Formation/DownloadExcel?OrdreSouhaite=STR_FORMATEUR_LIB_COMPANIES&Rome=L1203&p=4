--- v0 (2026-09-06)
+++ v1 (2026-09-07)
@@ -137,95 +137,95 @@
     </x:r>
   </x:si>
   <x:si>
     <x:t>Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>CP 
 Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>Ville</x:t>
   </x:si>
   <x:si>
     <x:t>Numéro de session CARIF</x:t>
   </x:si>
   <x:si>
     <x:t>Date début session</x:t>
   </x:si>
   <x:si>
     <x:t>Date fin session</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention arts du spectacle parcours théories et pratiques du cinéma et de l'audiovisuel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dates fixes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement présentielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Art spectacle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention arts du spectacle parcours arts de la scène</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>DEUST arts, lettres, langues spécialité formation de base aux métiers du théâtre</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Art dramatique</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
@@ -266,101 +266,101 @@
   <x:si>
     <x:t>Chantiers Nomades</x:t>
   </x:si>
   <x:si>
     <x:t>38130</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Art clownesque</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>certificat d'études théâtrales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservatoire à Rayonnement Régional du Grand Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
     <x:t>diplôme d'études théâtrales</x:t>
   </x:si>
   <x:si>
-    <x:t>Conservatoire à Rayonnement Régional du Grand Avignon</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Capacité à la lecture à haute voix</x:t>
   </x:si>
   <x:si>
     <x:t>Compagnie Nuits d'Auteurs</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>Expression orale</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CRD</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>CRR</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Chant en doublage</x:t>
   </x:si>
   <x:si>
     <x:t>Dub School</x:t>
@@ -407,131 +407,131 @@
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Régionale d'Acteurs de Cannes et Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>ERACM</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Régionale d'Acteurs de Cannes et Marseille - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme national supérieur professionnel de comédien</x:t>
   </x:si>
   <x:si>
-    <x:t>CANNES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>bachelor Acting (3IS)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - 3IS Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Concevoir et conduire un projet d'éducation artistique et culturelle (EAC)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National Supérieur d'Enseignement Artistique Marseille Méditerranée - Campus Art Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>INSEAMM</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
+    <x:t>Physical Lab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Réplique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bâtissez les mondes dont vos fictions ont besoin</x:t>
   </x:si>
   <x:si>
-    <x:t>La Réplique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>SAINT-GENIEZ</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>En-corps des oiseaux : pratiquer les oiseaux pour activer la créativité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Archéologie du jeu et de l'imaginaire : écritures de plateau et autres sciences fictions</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Physical Lab</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Porter et interpréter un texte dans l'espace public</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>En-corps des oiseaux : pratiquer les oiseaux pour activer la créativité</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Utopies et dystopies dans la chansons et la comédie musicale</x:t>
   </x:si>
   <x:si>
     <x:t>Leda Atomica Musique</x:t>
   </x:si>
   <x:si>
     <x:t>LAM</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>Développement professionnel et personnel</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2032 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Acteur</x:t>
@@ -632,180 +632,180 @@
   <x:si>
     <x:t>Patrick Mimoun Organisation</x:t>
   </x:si>
   <x:si>
     <x:t>PMO</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>RH France</x:t>
   </x:si>
   <x:si>
     <x:t>92210</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>L'acteur co-dirigé par les réalisateurs Amélie Bonnin et Dimitri Lucas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soto prod - Clapclass</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'acteur en action : art et techniques des cascades physiques, aériennes et aquatiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cascade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'acteur face à 5 directeurs de casting et 5 agents artistiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>L'acteur face à 10 directeurs de casting</x:t>
   </x:si>
   <x:si>
-    <x:t>Soto prod - Clapclass</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>L'acteur, l'actrice sous la direction de 5 réalisateurs, réalisatrices</x:t>
   </x:si>
   <x:si>
-    <x:t>L'acteur face à 5 directeurs de casting et 5 agents artistiques</x:t>
+    <x:t>La voix à l'image : méthodes et techniques de doublage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L’acteur face caméra : jeu, singularité et parcours artistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les débuts de l'acteur face caméra : bases du jeu et pratiques professionnelles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perfectionnement du jeu face caméra : travail avec 5 réalisateurs</x:t>
   </x:si>
   <x:si>
     <x:t>Le jeu à l’image : pratiques et techniques face caméra</x:t>
   </x:si>
   <x:si>
-    <x:t>02/17/2026 00:00:00</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Mieux communiquer par la voix</x:t>
   </x:si>
   <x:si>
     <x:t>Terkane</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>La ville comme espace dramatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tout bouge, Mouvement et Création</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Public en emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cours professionnel théâtre corporel - pédagogie 1ère année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Jeune 16-25 ans , Public de la formation initiale , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'acteur-créateur de théâtre physique - Module 2 - Ecriture collective</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'acteur-créateur de théâtre physique - Module 3 - Conception et suivi d'un projet de théâtre physique</x:t>
+  </x:si>
+  <x:si>
     <x:t>L'acteur-créateur de théâtre physique - Module 1 - Interprétation physique</x:t>
   </x:si>
   <x:si>
-    <x:t>Tout bouge, Mouvement et Création</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Autre public , Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel</x:t>
   </x:si>
   <x:si>
-    <x:t>10/05/2026 00:00:00</x:t>
-[...14 lines deleted...]
-    <x:t>L'acteur-créateur de théâtre physique - Module 2 - Ecriture collective</x:t>
+    <x:t>Enseigner la pédagogie Jacques Lecoq</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Public en emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cours professionnel théâtre corporel - pédagogie 2ème année</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>Autre public , Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Public en emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -1392,51 +1392,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>575774</x:v>
+        <x:v>575775</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>40470</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1449,51 +1449,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>575775</x:v>
+        <x:v>575774</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>2911</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
@@ -1715,100 +1715,100 @@
       <x:c r="K8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>592273</x:v>
+        <x:v>594038</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>594038</x:v>
+        <x:v>592273</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>73</x:v>
@@ -1866,51 +1866,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>15012</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>628503</x:v>
+        <x:v>628346</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>73</x:v>
@@ -1919,51 +1919,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>15012</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>628346</x:v>
+        <x:v>628503</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
@@ -2021,100 +2021,100 @@
       <x:c r="K14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>592274</x:v>
+        <x:v>594036</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>594036</x:v>
+        <x:v>592274</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>88</x:v>
@@ -2123,100 +2123,100 @@
       <x:c r="K16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>592272</x:v>
+        <x:v>594037</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>594037</x:v>
+        <x:v>592272</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>91</x:v>
@@ -2405,148 +2405,148 @@
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>614709</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38358</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>597229</x:v>
+        <x:v>635365</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38358</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>635365</x:v>
+        <x:v>597229</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>116</x:v>
@@ -2610,308 +2610,308 @@
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>638654</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="S26" s="14" t="n">
+        <x:v>635934</x:v>
+      </x:c>
+      <x:c r="T26" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="S26" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T26" s="16" t="s">
+      <x:c r="U26" s="16" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>629397</x:v>
+        <x:v>633910</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>635934</x:v>
+        <x:v>633842</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>45022</x:v>
+        <x:v>45004</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>637470</x:v>
+        <x:v>629397</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>45004</x:v>
+        <x:v>45022</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>633842</x:v>
+        <x:v>637470</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>125</x:v>
@@ -3291,141 +3291,142 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>593240</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
+      <x:c r="J39" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>45022</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>593241</x:v>
+        <x:v>627902</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="J40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>45022</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>627902</x:v>
+        <x:v>593241</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>42</x:v>
@@ -3637,515 +3638,515 @@
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>606344</x:v>
+        <x:v>614712</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>45022</x:v>
+        <x:v>45016</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>606346</x:v>
+        <x:v>623994</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>606342</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>618070</x:v>
+        <x:v>606344</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>623993</x:v>
+        <x:v>606346</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>45016</x:v>
+        <x:v>45022</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>623994</x:v>
+        <x:v>606348</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>606348</x:v>
+        <x:v>618068</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>614712</x:v>
+        <x:v>615036</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>615036</x:v>
+        <x:v>623993</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>618068</x:v>
+        <x:v>618070</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
@@ -4200,363 +4201,363 @@
       <x:c r="K56" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>629170</x:v>
+        <x:v>630191</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>629173</x:v>
+        <x:v>629164</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="U57" s="4" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>629172</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="U58" s="16" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>629166</x:v>
+        <x:v>629173</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>615358</x:v>
+        <x:v>629170</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>629164</x:v>
+        <x:v>615358</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>630191</x:v>
+        <x:v>629166</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40470</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>