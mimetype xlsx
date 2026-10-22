--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -1172,89 +1172,89 @@
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/13/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>classe de 1re STMG sciences et technologies du management et de la gestion</x:t>
   </x:si>
   <x:si>
     <x:t>École A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>Bien gérer sa boulangerie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Internationale de Boulangerie</x:t>
   </x:si>
   <x:si>
     <x:t>EIDB</x:t>
   </x:si>
   <x:si>
     <x:t>04200</x:t>
   </x:si>
   <x:si>
     <x:t>NOYERS-SUR-JABRON</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2027 00:00:00</x:t>
@@ -3272,168 +3272,168 @@
   <x:si>
     <x:t>Manager en stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention économie des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Connaissance entreprise</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention management et administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
   </x:si>
   <x:si>
-    <x:t>06103</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Gestion sport</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel</x:t>
   </x:si>
   <x:si>
     <x:t>Management transversal</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention économie des organisations</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
+    <x:t>Vanessa Saboun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vénus Consulting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développer son leadership managérial et entrepreneurial (FOAD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOAD PIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visiplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réussir l’ouverture de son commerce de proximité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement d'entreprise et commercial spécificité management et stratégie d’entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement d'entreprise et commercial spécificité management et business</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable en gestion d'activité opérationnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable en gestion d'activité spécificité management et gestion d’entreprise</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
-  </x:si>
-[...58 lines deleted...]
-    <x:t>Responsable en gestion d'activité spécificité management et gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité retail et gestion d'activité</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité finance, comptabilité, gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise (créer, gérer et développer une activité de bien-être)</x:t>
   </x:si>
@@ -13024,57 +13024,57 @@
       <x:c r="K157" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>600063</x:v>
+        <x:v>640294</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
@@ -13083,57 +13083,57 @@
       <x:c r="K158" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>640294</x:v>
+        <x:v>600063</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>40</x:v>
@@ -13207,161 +13207,161 @@
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>546236</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>36764</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>546217</x:v>
+        <x:v>623615</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>36764</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>623615</x:v>
+        <x:v>546217</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -24606,1271 +24606,1271 @@
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>477935</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>672</x:v>
-[...1 lines deleted...]
-      <x:c r="C363" s="3" t="s"/>
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="C363" s="3" t="n">
+        <x:v>37548</x:v>
+      </x:c>
       <x:c r="D363" s="3" t="s"/>
+      <x:c r="E363" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="J363" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>598918</x:v>
+        <x:v>558997</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>558997</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>680</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
-      <x:c r="E365" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>600232</x:v>
+        <x:v>610255</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="C366" s="15" t="s"/>
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C366" s="15" t="n">
+        <x:v>38841</x:v>
+      </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>610255</x:v>
+        <x:v>643958</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
-        <x:v>38841</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
+      <x:c r="E367" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>643958</x:v>
+        <x:v>553080</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
-      <x:c r="E368" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>553080</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>684</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>525429</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>525431</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>525432</x:v>
+        <x:v>645299</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>686</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
-      <x:c r="E372" s="14" t="s"/>
+      <x:c r="E372" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>645299</x:v>
+        <x:v>600230</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
-      <x:c r="E373" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>600230</x:v>
+        <x:v>642889</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>675</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>642889</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>688</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>38841</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>643960</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>38841</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>643960</x:v>
+        <x:v>642883</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>689</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>642883</x:v>
+        <x:v>589592</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>37614</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>42082</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>589592</x:v>
+        <x:v>622002</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>691</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>42082</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>622002</x:v>
+        <x:v>610254</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="C380" s="15" t="s"/>
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="C380" s="15" t="n">
+        <x:v>37548</x:v>
+      </x:c>
       <x:c r="D380" s="15" t="s"/>
-      <x:c r="E380" s="14" t="s"/>
+      <x:c r="E380" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>610254</x:v>
+        <x:v>553181</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
-        <x:v>37548</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
-      <x:c r="E381" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>553181</x:v>
+        <x:v>504581</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>504581</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>695</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>525430</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>677</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>694</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="J384" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>525437</x:v>
+        <x:v>598918</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -34982,51 +34982,51 @@
       <x:c r="L558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>530475</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s"/>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>27</x:v>
@@ -38096,341 +38096,336 @@
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>603437</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>38296</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
-      <x:c r="E614" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>91</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>603436</x:v>
+        <x:v>650302</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>603439</x:v>
+        <x:v>603436</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>1067</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
-        <x:v>42368</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
-      <x:c r="E616" s="14" t="s"/>
+      <x:c r="E616" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>1066</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
-        <x:v>1068</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>632777</x:v>
+        <x:v>603439</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
-      <x:c r="E617" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G617" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>554814</x:v>
+        <x:v>632777</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>554817</x:v>
+        <x:v>554814</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -38446,57 +38441,57 @@
       <x:c r="K619" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>554891</x:v>
+        <x:v>554817</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
         <x:v>24</x:v>
@@ -38504,57 +38499,57 @@
       <x:c r="J620" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>603434</x:v>
+        <x:v>554891</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="E621" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -38564,232 +38559,232 @@
       <x:c r="J621" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>603438</x:v>
+        <x:v>603434</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>1069</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
-        <x:v>38700</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
-      <x:c r="E622" s="14" t="s"/>
+      <x:c r="E622" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>1066</x:v>
-[...1 lines deleted...]
-      <x:c r="H622" s="14" t="s"/>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H622" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="I622" s="16" t="s">
-        <x:v>1070</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
-        <x:v>15457</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
-        <x:v>1071</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>1070</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>645475</x:v>
+        <x:v>603438</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
-        <x:v>42368</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>1070</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>1070</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>646485</x:v>
+        <x:v>645475</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
-      <x:c r="E624" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
-        <x:v>91</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>554876</x:v>
+        <x:v>646485</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -38799,57 +38794,57 @@
       <x:c r="K625" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>603411</x:v>
+        <x:v>554876</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
         <x:v>24</x:v>
@@ -38860,328 +38855,333 @@
       <x:c r="K626" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>603412</x:v>
+        <x:v>603411</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
-        <x:v>42363</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
+      <x:c r="E627" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G627" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>635711</x:v>
+        <x:v>603412</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>1075</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
-        <x:v>1076</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>42363</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
-      <x:c r="E628" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>603410</x:v>
+        <x:v>635711</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>554894</x:v>
+        <x:v>603410</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>1077</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
-        <x:v>38296</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
-      <x:c r="E630" s="14" t="s"/>
+      <x:c r="E630" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>1066</x:v>
-[...1 lines deleted...]
-      <x:c r="H630" s="14" t="s"/>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H630" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="I630" s="16" t="s">
-        <x:v>1070</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
-        <x:v>13115</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
-        <x:v>1078</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>1070</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>650302</x:v>
+        <x:v>554894</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>645474</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
@@ -39274,51 +39274,51 @@
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>646483</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>1067</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="I634" s="16" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -39511,1536 +39511,1535 @@
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>602553</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>1086</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
-      <x:c r="E638" s="14" t="s"/>
+      <x:c r="E638" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>1087</x:v>
-[...1 lines deleted...]
-      <x:c r="H638" s="14" t="s"/>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H638" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="I638" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>578822</x:v>
+        <x:v>602555</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>1088</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>602555</x:v>
+        <x:v>556146</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C640" s="15" t="s"/>
       <x:c r="D640" s="15" t="s"/>
-      <x:c r="E640" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
-        <x:v>91</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="J640" s="14" t="s"/>
       <x:c r="K640" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>1085</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>556146</x:v>
+        <x:v>630167</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>166</x:v>
-[...1 lines deleted...]
-      <x:c r="C641" s="3" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C641" s="3" t="n">
+        <x:v>38575</x:v>
+      </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
-        <x:v>911</x:v>
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="J641" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>911</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>630167</x:v>
+        <x:v>636922</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>1090</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="C642" s="15" t="s"/>
       <x:c r="D642" s="15" t="s"/>
-      <x:c r="E642" s="14" t="s"/>
-      <x:c r="F642" s="14" t="s"/>
+      <x:c r="E642" s="14" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="F642" s="14" t="s">
+        <x:v>1091</x:v>
+      </x:c>
       <x:c r="G642" s="14" t="s">
-        <x:v>1091</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
-        <x:v>593</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="J642" s="14" t="s"/>
       <x:c r="K642" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>1091</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>636922</x:v>
+        <x:v>638860</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="C643" s="3" t="s"/>
       <x:c r="D643" s="3" t="s"/>
-      <x:c r="E643" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G643" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>638860</x:v>
+        <x:v>587508</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>1097</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
-        <x:v>1099</x:v>
-[...1 lines deleted...]
-      <x:c r="C644" s="15" t="s"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C644" s="15" t="n">
+        <x:v>38575</x:v>
+      </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="J644" s="14" t="s"/>
+      <x:c r="J644" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
-        <x:v>587508</x:v>
+        <x:v>632724</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>1097</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>1100</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>632724</x:v>
+        <x:v>635171</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>1101</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>635171</x:v>
+        <x:v>638205</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>638205</x:v>
+        <x:v>638206</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>1103</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
-        <x:v>39354</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>638206</x:v>
+        <x:v>632685</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>632685</x:v>
+        <x:v>578831</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>578831</x:v>
+        <x:v>613732</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
-        <x:v>1088</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
-        <x:v>613732</x:v>
+        <x:v>613755</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
-        <x:v>613755</x:v>
+        <x:v>586726</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>1061</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="C653" s="3" t="s"/>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="J653" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>586726</x:v>
+        <x:v>632654</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>1088</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>1105</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="C654" s="15" t="s"/>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s"/>
       <x:c r="K654" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>632654</x:v>
+        <x:v>587504</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
-      <x:c r="C655" s="3" t="s"/>
+      <x:c r="C655" s="3" t="n">
+        <x:v>42510</x:v>
+      </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
+      <x:c r="J655" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>587504</x:v>
+        <x:v>637251</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>1097</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>1100</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
-        <x:v>42510</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>637251</x:v>
+        <x:v>613742</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>613742</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>1061</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>632718</x:v>
+        <x:v>613762</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>42510</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>613762</x:v>
+        <x:v>635168</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>1107</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>635168</x:v>
+        <x:v>635206</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
-        <x:v>42510</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>635206</x:v>
+        <x:v>578822</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>635207</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>632686</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>578853</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>1088</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C665" s="3" t="s"/>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>39</x:v>