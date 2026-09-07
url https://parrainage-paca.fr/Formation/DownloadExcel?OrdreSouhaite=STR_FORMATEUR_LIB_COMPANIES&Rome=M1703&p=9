--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -311,71 +311,71 @@
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et commerce international parcours financement stratégies internationales</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management de l'innovation parcours marketing des produits innovants</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management de l'innovation parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et commerce international parcours management du commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et commerce international parcours management international de l'hospitalité</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention marketing, vente parcours international business</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vente distribution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUYRICARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention marketing, vente parcours management et marketing des services</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention marketing, vente parcours marketing and brand management</x:t>
   </x:si>
   <x:si>
-    <x:t>Vente distribution</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Master mention marketing, vente parcours communication et conduite du changement</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion, entrepreneuriat et management d'activités (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
@@ -389,107 +389,107 @@
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention marketing, vente</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse de données</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
-    <x:t>GAP CEDEX</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alpha Communication Formation - Institut de Formation en Alternance Sud</x:t>
   </x:si>
   <x:si>
     <x:t>ACF - IFASUD</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Alternance Azur</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
   </x:si>
   <x:si>
     <x:t>13453</x:t>
@@ -629,80 +629,80 @@
   <x:si>
     <x:t>Manager du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion relation client</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite changement technologique</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/10/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/10/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable de la performance commerciale et du marketing digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
@@ -1064,56 +1064,56 @@
   <x:si>
     <x:t>69007</x:t>
   </x:si>
   <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe - Antenne Sainte Maxime</x:t>
   </x:si>
   <x:si>
     <x:t>83120</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-MAXIME</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de business unit (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Ensup Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/31/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Escial Académie</x:t>
@@ -1592,68 +1592,68 @@
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la stratégie digitale marketing et commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Étude marché</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager du développement dans la filière vins et spiritueux (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
+    <x:t>33400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager du développement dans la filière vins et spiritueux (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MSc arts and creative industries management</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
@@ -1973,83 +1973,83 @@
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>SEPTEMES-LES-VALLONS</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Marie</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Elisabeth - LPP Sainte Elisatbeth</x:t>
   </x:si>
   <x:si>
     <x:t>13240</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de marketing (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Openclassrooms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Product builder no code</x:t>
   </x:si>
   <x:si>
-    <x:t>Openclassrooms</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Développement Low Code - No Code</x:t>
   </x:si>
   <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2031 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/01/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Chargé de marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Product manager (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion projet informatique</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>FOAD PIC</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2024 00:00:00</x:t>
@@ -2207,54 +2207,54 @@
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management et business</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management et stratégie d’entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
+  </x:si>
+  <x:si>
     <x:t>Skillers - métiers du commercial et du marketing</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -3897,51 +3897,51 @@
       <x:c r="K20" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>575027</x:v>
+        <x:v>575025</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -3954,51 +3954,51 @@
       <x:c r="K21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>575025</x:v>
+        <x:v>575026</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
@@ -4013,51 +4013,51 @@
       <x:c r="K22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>575026</x:v>
+        <x:v>575027</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -4428,154 +4428,154 @@
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>635309</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>42353</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>31025</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>635306</x:v>
+        <x:v>596725</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>41564</x:v>
+        <x:v>42353</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>596725</x:v>
+        <x:v>635306</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>112</x:v>
@@ -4707,57 +4707,57 @@
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>544870</x:v>
+        <x:v>639839</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -4770,51 +4770,51 @@
       <x:c r="L35" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>598874</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>117</x:v>
@@ -4828,57 +4828,57 @@
       <x:c r="K36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>639839</x:v>
+        <x:v>544870</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6342,51 +6342,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>607323</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -7074,164 +7074,164 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>556626</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>607665</x:v>
+        <x:v>556638</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>36914</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>32016</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>556638</x:v>
+        <x:v>607665</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="U76" s="16" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -7368,51 +7368,51 @@
       <x:c r="M79" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>607674</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>140</x:v>
@@ -7679,103 +7679,103 @@
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>564093</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>41354</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>609174</x:v>
+        <x:v>607728</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>38</x:v>
@@ -7803,161 +7803,161 @@
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>607720</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>36914</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>32016</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>556551</x:v>
+        <x:v>609174</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>607728</x:v>
+        <x:v>556551</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -8153,51 +8153,51 @@
       <x:c r="M92" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>607700</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -8453,51 +8453,51 @@
       <x:c r="M97" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>607705</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>197</x:v>
@@ -10520,57 +10520,57 @@
       <x:c r="K132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>552848</x:v>
+        <x:v>604217</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -10580,57 +10580,57 @@
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>604217</x:v>
+        <x:v>552848</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>140</x:v>
@@ -13010,54 +13010,54 @@
       <x:c r="K175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>552917</x:v>
+        <x:v>605523</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
@@ -13069,54 +13069,54 @@
       <x:c r="K176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>605523</x:v>
+        <x:v>552917</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -14328,269 +14328,269 @@
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>546785</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
+      <x:c r="E199" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>520236</x:v>
+        <x:v>602642</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>365</x:v>
-[...1 lines deleted...]
-      <x:c r="C200" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C200" s="15" t="n">
+        <x:v>38368</x:v>
+      </x:c>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s"/>
+      <x:c r="E200" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="J200" s="14" t="s"/>
+      <x:c r="J200" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>34030</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>522268</x:v>
+        <x:v>602644</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
-      <x:c r="E201" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>602642</x:v>
+        <x:v>520236</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
-      <x:c r="E202" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="J202" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34030</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>602644</x:v>
+        <x:v>522268</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
@@ -14888,51 +14888,51 @@
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>601556</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -15061,51 +15061,51 @@
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>601557</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>35961</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
@@ -15575,51 +15575,51 @@
       <x:c r="J220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>545113</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
@@ -15629,51 +15629,51 @@
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>597605</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
@@ -17345,54 +17345,54 @@
       <x:c r="J251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>554040</x:v>
+        <x:v>554798</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
@@ -17404,54 +17404,54 @@
       <x:c r="J252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>554799</x:v>
+        <x:v>554040</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
@@ -17461,54 +17461,54 @@
       <x:c r="J253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>554798</x:v>
+        <x:v>554799</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
@@ -17641,57 +17641,57 @@
       <x:c r="K256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>601145</x:v>
+        <x:v>548450</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
@@ -17701,57 +17701,57 @@
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>548450</x:v>
+        <x:v>601145</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
@@ -17879,51 +17879,51 @@
       <x:c r="L260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>551969</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
@@ -17995,51 +17995,51 @@
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>551967</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>40592</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -18336,205 +18336,205 @@
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>513405</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>537648</x:v>
+        <x:v>537647</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
-        <x:v>416</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>36519</x:v>
+        <x:v>36518</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>34091</x:v>
+        <x:v>34030</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>537651</x:v>
+        <x:v>537648</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>36518</x:v>
+        <x:v>36519</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>34030</x:v>
+        <x:v>34091</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>537647</x:v>
+        <x:v>537651</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
@@ -19174,51 +19174,51 @@
       <x:c r="L283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>566524</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
@@ -19233,51 +19233,51 @@
       <x:c r="L284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>565512</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
@@ -19296,51 +19296,51 @@
       <x:c r="M285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>549086</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>42066</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>51</x:v>
@@ -19354,51 +19354,51 @@
       <x:c r="L286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>628339</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>42066</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -20359,57 +20359,57 @@
       <x:c r="K303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>599384</x:v>
+        <x:v>544951</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
@@ -20418,57 +20418,57 @@
       <x:c r="K304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>544951</x:v>
+        <x:v>599384</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>39096</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -20588,57 +20588,57 @@
       <x:c r="K307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>608870</x:v>
+        <x:v>545663</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
@@ -20647,57 +20647,57 @@
       <x:c r="K308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>545663</x:v>
+        <x:v>608870</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -21002,491 +21002,492 @@
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>592005</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>37814</x:v>
+        <x:v>37074</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
+      <x:c r="E315" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>599890</x:v>
+        <x:v>553082</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>37074</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
-      <x:c r="E316" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>21540</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>553082</x:v>
+        <x:v>599890</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>37074</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>600233</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>610255</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>529437</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>553083</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>600234</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>610254</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
@@ -21558,51 +21559,51 @@
       <x:c r="L324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>546512</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
@@ -21615,51 +21616,51 @@
       <x:c r="L325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>603557</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
@@ -21677,51 +21678,51 @@
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>603544</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>41475</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -21734,51 +21735,51 @@
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>603760</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
@@ -22519,51 +22520,51 @@
       <x:c r="J341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>593933</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22827,161 +22828,163 @@
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>556463</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
+      <x:c r="E347" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H347" s="0" t="s">
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>593939</x:v>
+        <x:v>556470</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
-      <x:c r="E348" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>409</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>556470</x:v>
+        <x:v>593939</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -23403,57 +23406,57 @@
       <x:c r="K356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>608239</x:v>
+        <x:v>556468</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -23463,57 +23466,57 @@
       <x:c r="K357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>556468</x:v>
+        <x:v>608239</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
@@ -23925,57 +23928,57 @@
       <x:c r="K365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>604365</x:v>
+        <x:v>547776</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
@@ -23984,57 +23987,57 @@
       <x:c r="K366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>547776</x:v>
+        <x:v>604365</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -24219,51 +24222,51 @@
       <x:c r="M370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>547836</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -25915,154 +25918,154 @@
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>592562</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>597477</x:v>
+        <x:v>592561</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>40248</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>592561</x:v>
+        <x:v>597477</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26299,51 +26302,51 @@
       <x:c r="M406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>550544</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26640,57 +26643,57 @@
       <x:c r="K412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>607791</x:v>
+        <x:v>546528</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -26700,57 +26703,57 @@
       <x:c r="K413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>546528</x:v>
+        <x:v>607791</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>423</x:v>
@@ -27069,266 +27072,266 @@
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>609781</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="C420" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="J420" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>31086</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>639689</x:v>
+        <x:v>578631</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>640</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>42073</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>31086</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>629556</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
-        <x:v>416</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>643</x:v>
-[...1 lines deleted...]
-      <x:c r="C422" s="15" t="s"/>
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C422" s="15" t="n">
+        <x:v>42073</x:v>
+      </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="J422" s="14" t="s"/>
+      <x:c r="J422" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>31086</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>578631</x:v>
+        <x:v>639689</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="U422" s="16" t="s">
         <x:v>644</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>578630</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>41141</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
@@ -27354,88 +27357,88 @@
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>615704</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>42073</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>31086</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>638871</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
@@ -27507,51 +27510,51 @@
       <x:c r="G427" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>31086</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>629555</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
@@ -27754,57 +27757,57 @@
       <x:c r="K431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>605439</x:v>
+        <x:v>547201</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
@@ -27813,57 +27816,57 @@
       <x:c r="K432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>547201</x:v>
+        <x:v>605439</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28039,114 +28042,114 @@
       <x:c r="K436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>545561</x:v>
+        <x:v>598888</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>598888</x:v>
+        <x:v>545561</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29311,51 +29314,51 @@
       <x:c r="L458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>544698</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29424,51 +29427,51 @@
       <x:c r="L460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>549008</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -29840,161 +29843,163 @@
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>596722</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>42353</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
-      <x:c r="E468" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>510590</x:v>
+        <x:v>635308</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
-        <x:v>42353</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
+      <x:c r="E469" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H469" s="0" t="s">
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
-        <x:v>31025</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>635308</x:v>
+        <x:v>510590</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
         <x:v>91</x:v>
@@ -30184,82 +30189,82 @@
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>596724</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>635307</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
@@ -30751,158 +30756,157 @@
       <x:c r="M483" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>613733</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="C484" s="15" t="s"/>
+      <x:c r="C484" s="15" t="n">
+        <x:v>39354</x:v>
+      </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="J484" s="14" t="s"/>
+      <x:c r="J484" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>581460</x:v>
+        <x:v>635171</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="C485" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="J485" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>635171</x:v>
+        <x:v>581460</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
         <x:v>539</x:v>