--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -230,65 +230,65 @@
   <x:si>
     <x:t>bac pro conduite de productions horticoles (arbres, arbustes, fruits, fleurs, légumes)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Horticulture</x:t>
   </x:si>
   <x:si>
     <x:t>84600</x:t>
   </x:si>
   <x:si>
     <x:t>RICHERENCHES</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro conduite et gestion de l'entreprise vitivinicole</x:t>
   </x:si>
   <x:si>
     <x:t>13310</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
+    <x:t>BTSA métiers du végétal : alimentation, ornement et environnement</x:t>
+  </x:si>
+  <x:si>
     <x:t>13410</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agriculture production végétale</x:t>
+  </x:si>
+  <x:si>
     <x:t>LAMBESC</x:t>
   </x:si>
   <x:si>
-    <x:t>BTSA métiers du végétal : alimentation, ornement et environnement</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale Rhône Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro conduite de productions horticoles (arbres, arbustes, fruits, fleurs, légumes) (Apprentissage)</x:t>
@@ -491,248 +491,248 @@
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture option grandes cultures (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Tailler ses figuiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre Départementale d'Agriculture du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conjoint collaborateur d'exploitant agricole , Exploitant agricole, salarié agricole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Production fruits</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIDAUBAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduire son verger en  agriculture biologique et/ou raisonnée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tailler ses arbres fruitiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taille arbre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Se diversifier : Découvrir la culture des agrumes, sous serre et en plein air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conjoint collaborateur d'exploitant agricole , Exploitant agricole, salarié agricole , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Régler les outils de travail du sol en viticulture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Machinisme viticole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Régler et étalonner son pulvérisateur en viticulture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S'initier à la taille des pommiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLLOBRIERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformer ses olives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Culture spécialisée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mettre en place une culture de raisin de table</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Se préparer à la certification HVE en viticulture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fertilisation de la vigne : les bons éléments au bon moment pour une vigne en pleine santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conjoint collaborateur d'exploitant agricole , Exploitant agricole, salarié agricole , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fertilisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maîtriser la pulvérisation en viticulture pour réduire les intrants et respecter la réglementation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installer des couverts végétaux dans mon vignoble</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tailler ses oliviers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GASSIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piloter son irrigation au vignoble</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIERREFEU-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Travail du sol : quels itinéraires techniques avec quels outils pour réduire les herbicides en viticulture ?</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre Départementale d'Agriculture du Var</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Régler et étalonner son pulvérisateur en viticulture</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>03/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Tailler ses figuiers</x:t>
-[...137 lines deleted...]
-    <x:t>03/17/2027 00:00:00</x:t>
+    <x:t>Greffer ses oliviers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les bases de la culture du pistachier</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Se diversifier par la mise en place d'un verger d'avocatiers</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Eco-conduite du tracteur</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Greffer ses oliviers</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>FOAD PIC</x:t>
   </x:si>
   <x:si>
     <x:t>Cfppa de Savoie et du Bugey</x:t>
   </x:si>
   <x:si>
     <x:t>73290</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2028 00:00:00</x:t>
@@ -746,99 +746,99 @@
   <x:si>
     <x:t>Culture légumière</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Saint Rémy de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13210</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation conduite de productions en arboriculture fruitière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères - Antenne Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
+    <x:t>Ouvrier polyvalent tractoriste en viticulture (POEC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POEC</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
   </x:si>
   <x:si>
+    <x:t>CFPPA</x:t>
+  </x:si>
+  <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
-    <x:t>Ouvrier polyvalent tractoriste en viticulture (POEC)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPA option ouvrier viticole (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>BPA option ouvrier viticole</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
-    <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BPA option ouvrier viticole (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carmejane</x:t>
   </x:si>
   <x:si>
     <x:t>04510</x:t>
   </x:si>
   <x:si>
     <x:t>LE CHAFFAUT-SAINT-JURSON</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation ruminants (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -1826,205 +1826,205 @@
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>595399</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>36773</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21054</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>595405</x:v>
+        <x:v>596449</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>38881</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>21027</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>596653</x:v>
+        <x:v>595405</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>36773</x:v>
+        <x:v>38881</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>21054</x:v>
+        <x:v>21027</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>596449</x:v>
+        <x:v>596653</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -2061,78 +2061,78 @@
       <x:c r="T13" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>596667</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -2605,623 +2605,623 @@
       <x:c r="U22" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>36773</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>599637</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>599633</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>599638</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>512502</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>38077</x:v>
+        <x:v>38881</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>21053</x:v>
+        <x:v>21027</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>558671</x:v>
+        <x:v>558669</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>38881</x:v>
+        <x:v>36773</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>21027</x:v>
+        <x:v>21054</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>558669</x:v>
+        <x:v>558672</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>36773</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>21054</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>558672</x:v>
+        <x:v>558671</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>599635</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>512508</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>558673</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -3349,51 +3349,51 @@
       <x:c r="G35" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>607246</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
@@ -3432,79 +3432,79 @@
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>596650</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>36773</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>596450</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
@@ -3613,51 +3613,51 @@
       <x:c r="U39" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -3770,153 +3770,153 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>611642</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>38077</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>21053</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>611643</x:v>
+        <x:v>611632</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>611632</x:v>
+        <x:v>611643</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -4050,57 +4050,57 @@
       <x:c r="K47" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>549820</x:v>
+        <x:v>605795</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>103</x:v>
@@ -4111,57 +4111,57 @@
       <x:c r="K48" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>605795</x:v>
+        <x:v>496362</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -4171,85 +4171,85 @@
       <x:c r="K49" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>496362</x:v>
+        <x:v>549820</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -4265,168 +4265,168 @@
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>549880</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>36773</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>596451</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -4443,51 +4443,51 @@
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -4544,205 +4544,205 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>605892</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>36773</x:v>
+        <x:v>38881</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>21054</x:v>
+        <x:v>21027</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>596452</x:v>
+        <x:v>596652</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>36773</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>595401</x:v>
+        <x:v>596452</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38881</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>21027</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>596652</x:v>
+        <x:v>595401</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -4963,51 +4963,51 @@
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -5024,51 +5024,51 @@
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -5084,51 +5084,51 @@
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -5512,1221 +5512,1221 @@
       <x:c r="B72" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>21055</x:v>
+        <x:v>21037</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>635201</x:v>
+        <x:v>635931</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>21055</x:v>
+        <x:v>21037</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>635976</x:v>
+        <x:v>635983</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>21037</x:v>
+        <x:v>21038</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>635931</x:v>
+        <x:v>635946</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>21037</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>635983</x:v>
+        <x:v>635970</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>21038</x:v>
+        <x:v>21055</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>635946</x:v>
+        <x:v>635204</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>21037</x:v>
+        <x:v>21055</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>635970</x:v>
+        <x:v>635963</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>21055</x:v>
+        <x:v>21038</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>635204</x:v>
+        <x:v>635222</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>21055</x:v>
+        <x:v>21012</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>635963</x:v>
+        <x:v>635197</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>21038</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>635222</x:v>
+        <x:v>635205</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>21012</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>635197</x:v>
+        <x:v>635219</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21005</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>635205</x:v>
+        <x:v>635930</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>635219</x:v>
+        <x:v>635941</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>21005</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>635930</x:v>
+        <x:v>635944</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>21053</x:v>
+        <x:v>21037</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>635941</x:v>
+        <x:v>635952</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21037</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>635944</x:v>
+        <x:v>635956</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>21037</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>635952</x:v>
+        <x:v>635980</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>21037</x:v>
+        <x:v>21055</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>635956</x:v>
+        <x:v>635201</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>21053</x:v>
+        <x:v>21055</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>635980</x:v>
+        <x:v>635976</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>21037</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>635202</x:v>
+        <x:v>635984</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>21037</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>635229</x:v>
+        <x:v>635202</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>21055</x:v>
+        <x:v>21037</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>635936</x:v>
+        <x:v>635229</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>21055</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>635960</x:v>
+        <x:v>635936</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>21037</x:v>
+        <x:v>21055</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>635984</x:v>
+        <x:v>635960</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -7325,583 +7325,583 @@
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>496358</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>106</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
-        <x:v>60</x:v>
-[...1 lines deleted...]
-      <x:c r="F106" s="14" t="s"/>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F106" s="14" t="s">
+        <x:v>226</x:v>
+      </x:c>
       <x:c r="G106" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21055</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>605851</x:v>
+        <x:v>636305</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>227</x:v>
-[...1 lines deleted...]
-      <x:c r="C107" s="3" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C107" s="3" t="n">
+        <x:v>40523</x:v>
+      </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
-        <x:v>206</x:v>
-[...2 lines deleted...]
-        <x:v>228</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="I107" s="4" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="J107" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K107" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="L107" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="M107" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N107" s="3" t="n">
+        <x:v>21040</x:v>
+      </x:c>
+      <x:c r="O107" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="P107" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="Q107" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="I107" s="4" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>636305</x:v>
+        <x:v>549890</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>36002</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>549890</x:v>
+        <x:v>549881</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>36002</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>21053</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>549881</x:v>
+        <x:v>605887</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>36002</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>605887</x:v>
+        <x:v>605851</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>39068</x:v>
+        <x:v>38881</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G111" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="I111" s="4" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="J111" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="K111" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="L111" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="M111" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N111" s="3" t="n">
+        <x:v>21027</x:v>
+      </x:c>
+      <x:c r="O111" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="P111" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="Q111" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="F111" s="0" t="s">
+      <x:c r="R111" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="G111" s="0" t="s">
-[...34 lines deleted...]
-      </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>583528</x:v>
+        <x:v>549812</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>38881</x:v>
+        <x:v>39068</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>21027</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>549812</x:v>
+        <x:v>605899</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>39068</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>605899</x:v>
+        <x:v>583528</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>549888</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -7911,57 +7911,57 @@
       <x:c r="H115" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>605886</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -7972,57 +7972,57 @@
       <x:c r="H116" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>496346</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>60</x:v>
       </x:c>