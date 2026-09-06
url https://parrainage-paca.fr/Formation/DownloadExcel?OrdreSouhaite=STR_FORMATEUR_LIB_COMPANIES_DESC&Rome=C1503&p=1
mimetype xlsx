--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -428,62 +428,62 @@
   <x:si>
     <x:t>Ogec Sainte Jeanne d'Arc</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>08/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/24/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>My Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Gérer les locations saisonnières - Conciergerie Airbnb</x:t>
   </x:si>
   <x:si>
     <x:t>Moya conciergerie Pro</x:t>
   </x:si>
   <x:si>
     <x:t>83110</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion locative</x:t>
   </x:si>
   <x:si>
     <x:t>La location saisonnière</x:t>
   </x:si>
   <x:si>
     <x:t>Mon Ecole en Ligne</x:t>
@@ -656,356 +656,356 @@
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>83512</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projets immobiliers (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Chargé des affaires immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de programmes immobiliers</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
+    <x:t>11/14/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/14/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ILEC</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS professions immobilières (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Formation Conseil</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'affaires en immobilier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
-    <x:t>AVIGNON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable d'affaires en immobilier (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>expert en management immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>Fiscalité immobilière</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des actifs et patrimoines immobiliers spécialisation management de l'immobilier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des actifs et patrimoines immobiliers spécialisation management de l'immobilier (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>IDRAC BS</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable d'affaires immobilières BC03 Assurer la gestion financière et technique d’un immeuble</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'affaires immobilières</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'affaires immobilières BC01 Conseiller et accompagner un client dans son projet immobilier</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable d'affaires immobilières BC02 Assurer la gestion locative d’un portefeuille de biens immobiliers</x:t>
   </x:si>
   <x:si>
-    <x:t>Icademie Editions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable d'affaires immobilières BC03 Assurer la gestion financière et technique d’un immeuble</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BTS Professions immobilières</x:t>
   </x:si>
   <x:si>
+    <x:t>First Line Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>First Line Formation</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>07/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Ecole Supérieure des Professions Immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE ESPI</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Ecole Supérieure des Professions Immobilières - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur en immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en aménagement et en promotion immobilière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aménagement foncier</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en évaluation et stratégie immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Conseil Assurances Formation - Suptertiaire</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Conseil Assurances Formation - Suptertiaire - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de l'habitat social et durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Environnement aménagement</x:t>
   </x:si>
   <x:si>
-    <x:t>08/26/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
@@ -1034,74 +1034,74 @@
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
+    <x:t>08/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/03/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Espace Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>ISTRES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
@@ -1121,66 +1121,66 @@
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe</x:t>
   </x:si>
   <x:si>
     <x:t>69007</x:t>
   </x:si>
   <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe - Antenne Sainte Maxime</x:t>
   </x:si>
   <x:si>
     <x:t>83120</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-MAXIME</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
+    <x:t>Campus Eductive Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
     <x:t>responsable de programmes immobiliers</x:t>
   </x:si>
   <x:si>
-    <x:t>Campus Eductive Aix-en-Provence</x:t>
-[...2 lines deleted...]
-    <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
+    <x:t>École Pigier Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>responsable de projets immobiliers</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Sup - Ensao</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
@@ -2535,57 +2535,57 @@
       <x:c r="J13" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>607459</x:v>
+        <x:v>553822</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
@@ -2594,57 +2594,57 @@
       <x:c r="J14" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>553822</x:v>
+        <x:v>607459</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -3188,51 +3188,51 @@
       <x:c r="K24" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>547443</x:v>
+        <x:v>606951</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -3245,51 +3245,51 @@
       <x:c r="K25" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>606951</x:v>
+        <x:v>547443</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>123</x:v>
@@ -4681,57 +4681,57 @@
       <x:c r="K50" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>547721</x:v>
+        <x:v>611237</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -4741,57 +4741,57 @@
       <x:c r="K51" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>611237</x:v>
+        <x:v>547721</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>158</x:v>
@@ -5155,114 +5155,114 @@
       <x:c r="K58" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>560003</x:v>
+        <x:v>598949</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>598949</x:v>
+        <x:v>560003</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -5271,173 +5271,173 @@
       <x:c r="K60" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>603558</x:v>
+        <x:v>546513</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>41735</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>546513</x:v>
+        <x:v>628282</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>41735</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>628282</x:v>
+        <x:v>603558</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37641</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5787,51 +5787,51 @@
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>13286</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>636690</x:v>
+        <x:v>551641</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38907</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
@@ -5846,51 +5846,51 @@
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>13286</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>551641</x:v>
+        <x:v>636690</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -6027,57 +6027,57 @@
       <x:c r="K73" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>545150</x:v>
+        <x:v>607866</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>169</x:v>
@@ -6088,313 +6088,313 @@
       <x:c r="K74" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>607866</x:v>
+        <x:v>545150</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I75" s="4" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>608085</x:v>
+        <x:v>608086</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I76" s="16" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>556950</x:v>
+        <x:v>608085</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I77" s="4" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>608086</x:v>
+        <x:v>556950</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I78" s="16" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>556951</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I79" s="4" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -6405,500 +6405,500 @@
         <x:v>600897</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I80" s="16" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>549282</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="n">
+        <x:v>38380</x:v>
+      </x:c>
+      <x:c r="D81" s="3" t="s"/>
+      <x:c r="E81" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G81" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I81" s="4" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="J81" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="K81" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="L81" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="M81" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="N81" s="3" t="n">
+        <x:v>42133</x:v>
+      </x:c>
+      <x:c r="O81" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P81" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="Q81" s="4" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="R81" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C81" s="3" t="n">
-[...38 lines deleted...]
-      </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>634002</x:v>
+        <x:v>614686</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>40660</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I82" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="H82" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="Q82" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="Q82" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>614686</x:v>
+        <x:v>614704</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40660</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
-      <x:c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G83" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I83" s="4" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="Q83" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="Q83" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>614704</x:v>
+        <x:v>634002</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I84" s="16" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="Q84" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="Q84" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>588296</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>40660</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I85" s="4" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="Q85" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="Q85" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>614703</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I86" s="16" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="Q86" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="Q86" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>633987</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H87" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I87" s="4" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="Q87" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="Q87" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>549222</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -7092,51 +7092,51 @@
       <x:c r="L91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>566525</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
@@ -7151,51 +7151,51 @@
       <x:c r="L92" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>565854</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -7273,433 +7273,433 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>597226</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>38907</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>13286</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>550997</x:v>
+        <x:v>550755</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>35438</x:v>
+        <x:v>38907</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>13286</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>534954</x:v>
+        <x:v>550997</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>550755</x:v>
+        <x:v>534954</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>534962</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>550675</x:v>
+        <x:v>550758</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>35438</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>550758</x:v>
+        <x:v>550675</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>611118</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
@@ -7714,51 +7714,51 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>534959</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
@@ -7771,51 +7771,51 @@
       <x:c r="G103" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>13286</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>535046</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
@@ -7830,51 +7830,51 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>13286</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>550996</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
@@ -7887,51 +7887,51 @@
       <x:c r="G105" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>550756</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
@@ -8074,51 +8074,51 @@
       <x:c r="L108" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>616221</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -8155,132 +8155,132 @@
       <x:c r="T109" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>597222</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40660</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>592816</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
@@ -8412,51 +8412,51 @@
       <x:c r="L114" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>552023</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -8469,51 +8469,51 @@
       <x:c r="L115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>552024</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -8523,51 +8523,51 @@
       <x:c r="K116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>602916</x:v>
+        <x:v>586227</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -8577,290 +8577,289 @@
       <x:c r="K117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>586227</x:v>
+        <x:v>569122</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>569122</x:v>
+        <x:v>586226</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>586226</x:v>
+        <x:v>585318</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>36073</x:v>
+        <x:v>40660</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s"/>
+      <x:c r="E120" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>585318</x:v>
+        <x:v>609139</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>40660</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
-      <x:c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>609139</x:v>
+        <x:v>602916</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
@@ -8913,176 +8912,176 @@
       <x:c r="J123" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>608343</x:v>
+        <x:v>553983</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="Q124" s="16" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>599825</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>553983</x:v>
+        <x:v>608343</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
@@ -9148,57 +9147,57 @@
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>608342</x:v>
+        <x:v>554766</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
@@ -9207,57 +9206,57 @@
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>554766</x:v>
+        <x:v>608342</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -9743,232 +9742,232 @@
       <x:c r="K137" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>552659</x:v>
+        <x:v>552658</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>42170</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>12554</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>552662</x:v>
+        <x:v>606934</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>552658</x:v>
+        <x:v>552659</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>36073</x:v>
+        <x:v>42170</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>606934</x:v>
+        <x:v>552662</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9989,99 +9988,99 @@
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>503795</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>42170</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>606932</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
@@ -10501,51 +10500,51 @@
       <x:c r="L150" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>609809</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -10744,198 +10743,198 @@
       <x:c r="S154" s="14" t="n">
         <x:v>624564</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>620511</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>624540</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>548696</x:v>
+        <x:v>601592</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
@@ -10947,114 +10946,114 @@
       <x:c r="K158" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>601559</x:v>
+        <x:v>548696</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>36073</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>601592</x:v>
+        <x:v>601559</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
@@ -11063,216 +11062,216 @@
       <x:c r="K160" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>601558</x:v>
+        <x:v>548695</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>548695</x:v>
+        <x:v>601558</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="Q162" s="16" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>545316</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>630082</x:v>
+        <x:v>634269</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>290</x:v>
@@ -11281,100 +11280,100 @@
       <x:c r="K164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>634266</x:v>
+        <x:v>630082</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>630157</x:v>
+        <x:v>634266</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>290</x:v>
@@ -11383,170 +11382,171 @@
       <x:c r="K166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>634269</x:v>
+        <x:v>630157</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
+      <x:c r="E167" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>571272</x:v>
+        <x:v>581733</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>75</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>581733</x:v>
+        <x:v>571272</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -11835,54 +11835,54 @@
       <x:c r="J174" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>552310</x:v>
+        <x:v>552312</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
@@ -11892,54 +11892,54 @@
       <x:c r="J175" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>552312</x:v>
+        <x:v>552310</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>330</x:v>
@@ -12189,51 +12189,51 @@
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>560942</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -12656,265 +12656,265 @@
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>558035</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>38907</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>13286</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>591927</x:v>
+        <x:v>597213</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>38907</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>13286</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>597213</x:v>
+        <x:v>591927</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>41735</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>632387</x:v>
+        <x:v>597214</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>41735</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>597214</x:v>
+        <x:v>632387</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -13282,51 +13282,51 @@
       <x:c r="L199" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>572712</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>373</x:v>
@@ -13981,57 +13981,57 @@
       <x:c r="K211" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>554759</x:v>
+        <x:v>599668</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
@@ -14040,57 +14040,57 @@
       <x:c r="K212" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>599668</x:v>
+        <x:v>554759</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>74</x:v>
       </x:c>