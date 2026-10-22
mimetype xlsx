--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -203,60 +203,60 @@
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>REALISER DES RETOUCHES</x:t>
   </x:si>
   <x:si>
     <x:t>Fask</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -1011,51 +1011,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>21766</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>640746</x:v>
+        <x:v>640747</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -1066,51 +1066,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>21766</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>640747</x:v>
+        <x:v>640746</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>42121</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>49</x:v>
       </x:c>