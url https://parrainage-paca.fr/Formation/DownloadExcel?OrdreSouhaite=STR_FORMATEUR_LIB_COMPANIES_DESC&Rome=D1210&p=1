--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -3363,57 +3363,57 @@
       <x:c r="K32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>605800</x:v>
+        <x:v>555719</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -3423,57 +3423,57 @@
       <x:c r="K33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>555719</x:v>
+        <x:v>605800</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -3713,111 +3713,111 @@
       <x:c r="K38" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>635283</x:v>
+        <x:v>635284</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>635284</x:v>
+        <x:v>635283</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>150</x:v>
@@ -6498,114 +6498,114 @@
       <x:c r="K86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>600044</x:v>
+        <x:v>548174</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>548174</x:v>
+        <x:v>600044</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -6782,57 +6782,57 @@
       <x:c r="K91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>571695</x:v>
+        <x:v>599052</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
@@ -6841,57 +6841,57 @@
       <x:c r="K92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>599052</x:v>
+        <x:v>571695</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>97</x:v>
       </x:c>