--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -206,60 +206,60 @@
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Technico-commercial</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>04/12/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité génie biomédical</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Résolution problème</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie biomédical</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
@@ -926,51 +926,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>636006</x:v>
+        <x:v>523313</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -981,51 +981,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>523313</x:v>
+        <x:v>636006</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>37926</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>51</x:v>
       </x:c>