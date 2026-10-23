--- v0 (2026-10-23)
+++ v1 (2026-10-23)
@@ -16438,114 +16438,114 @@
       <x:c r="K245" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>642376</x:v>
+        <x:v>613358</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>613358</x:v>
+        <x:v>642376</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -17815,57 +17815,57 @@
       <x:c r="K269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>602663</x:v>
+        <x:v>602664</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
@@ -17874,57 +17874,57 @@
       <x:c r="K270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>602664</x:v>
+        <x:v>602663</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
@@ -19303,54 +19303,54 @@
       <x:c r="K295" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>629932</x:v>
+        <x:v>642436</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -19360,54 +19360,54 @@
       <x:c r="K296" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>642436</x:v>
+        <x:v>629932</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>113</x:v>
       </x:c>