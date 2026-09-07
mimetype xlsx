--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -896,56 +896,56 @@
   <x:si>
     <x:t>02/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/08/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Illustrator - initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Patrick Scherrer - Phebus Formation</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création de site web avec Wordpress</x:t>
   </x:si>
   <x:si>
     <x:t>Designer numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
@@ -983,71 +983,71 @@
   <x:si>
     <x:t>Stratégie communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur artistique multimédia (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Publicité</x:t>
   </x:si>
   <x:si>
     <x:t>Expert du design numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur artistique multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste motion designer (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Concepteur webdesigner (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Illustrator - Intermédiaire</x:t>
   </x:si>
   <x:si>
-    <x:t>09/16/2024 00:00:00</x:t>
+    <x:t>Canva</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste motion designer</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Concepteur webdesigner (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Optim'hum</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>UX/UI Designer (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2032 00:00:00</x:t>
@@ -1283,134 +1283,134 @@
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI - CCP 2 : contribuer à la gestion et au suivi d'un projet de communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Zbrush : sculpture numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Audition Intégrer et corriger du son</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel montage son</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator PLV et Packaging</x:t>
   </x:si>
   <x:si>
+    <x:t>Montage vidéo dans DaVinci Resolve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel montage audiovisuel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel graphiste BC 1 Concevoir et réaliser des compositions graphiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blender 3D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modélisation système information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Initiation mise en scène intimité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecrire, filmer, monter une vidéo avec son smartphone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Documentation audiovisuelle et multimédia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel concepteur designer UI - CCP 1 : concevoir les éléments graphiques d'une interface et de supports de communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acting jeu caméra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WordPress rédacteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lightroom - Pefectionnement</x:t>
   </x:si>
   <x:si>
-    <x:t>Montage vidéo dans DaVinci Resolve</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Prestashop administrateur</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Prestashop</x:t>
   </x:si>
   <x:si>
-    <x:t>11/17/2026 00:00:00</x:t>
-[...29 lines deleted...]
-    <x:t>Modélisation système information</x:t>
+    <x:t>WordPress perfectionnement - Customisation de thèmes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illustrator perfectionnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI - CCP 3 : réaliser, améliorer et animer des sites web</x:t>
   </x:si>
   <x:si>
-    <x:t>WordPress perfectionnement - Customisation de thèmes</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Assistant web et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur réalisateur web et digital spécialisation marketing digital et e-business (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
@@ -1463,68 +1463,68 @@
   <x:si>
     <x:t>DRAP</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur des arts appliqués</x:t>
   </x:si>
   <x:si>
     <x:t>Dessin mode</x:t>
   </x:si>
   <x:si>
     <x:t>DN MADE mention mode</x:t>
   </x:si>
   <x:si>
     <x:t>Accessoire mode</x:t>
   </x:si>
   <x:si>
+    <x:t>DN MADE mention événement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 05</x:t>
+  </x:si>
+  <x:si>
     <x:t>DN MADE mention animation</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée M Curie</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Film animation</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE CEDEX 05</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>DN MADE mention objet</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léonard de Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>06633</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée La Tourrache</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
@@ -1592,161 +1592,161 @@
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>LP G Poinso-Chapuis</x:t>
   </x:si>
   <x:si>
     <x:t>13272</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>LP Domaine d'Eguilles</x:t>
   </x:si>
   <x:si>
     <x:t>84271</x:t>
   </x:si>
   <x:si>
     <x:t>VEDENE CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberté Formation - Iscae</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Information - Communication numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager de la communication omnicanal (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Liberté Formation - Iscae</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Communication entreprise</x:t>
   </x:si>
   <x:si>
-    <x:t>Chargé de communication (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel concepteur designer user interface</x:t>
   </x:si>
   <x:si>
     <x:t>Label Emmaus</x:t>
   </x:si>
   <x:si>
     <x:t>93130</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Public immigré</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie et mise en page - module 1</x:t>
   </x:si>
   <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Powerpoint</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel PowerPoint</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie et mise en page - module 3</x:t>
   </x:si>
   <x:si>
+    <x:t>After Effects CC 2022 - Initiation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel traitement image</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illustrator - Niveau 2 - Intermédiaire</x:t>
+  </x:si>
+  <x:si>
     <x:t>Illustrator - Niveaux 1 et 2 - Initiation et intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie et mise en page - module 2</x:t>
   </x:si>
   <x:si>
     <x:t>Conception designer UI - module 1</x:t>
   </x:si>
   <x:si>
     <x:t>Conception designer UI - module 3</x:t>
   </x:si>
   <x:si>
     <x:t>llustrator - Niveau 1 - Initiation</x:t>
   </x:si>
   <x:si>
-    <x:t>After Effects CC 2022 - Initiation</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Itecom Art Design</x:t>
   </x:si>
   <x:si>
     <x:t>expert du design numérique</x:t>
   </x:si>
   <x:si>
     <x:t>designer numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'études supérieures en film d'animation</x:t>
   </x:si>
   <x:si>
     <x:t>ESRA Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>ISTS</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor en sciences et ingénierie - systèmes numériques pour le multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>ISEN Yncréa Méditerranée - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager de projets digitaux en UX design (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Iscod</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la création et du design de marque (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur de Communication et Publicité</x:t>
   </x:si>
   <x:si>
     <x:t>ISCOM</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur de Communication et Publicité - Antenne Nice</x:t>
@@ -1811,56 +1811,56 @@
   <x:si>
     <x:t>Chargé de communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert du design numérique spécialisation design graphique et numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur en communication graphique et numérique spécialisation design graphique et numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Journaliste web spécialisation journalisme d'informations générales (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Journaliste web spécialisation journalisme sportif (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Journaliste web spécialisation journalisme d'informations générales (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>IDRAC BS</x:t>
   </x:si>
   <x:si>
     <x:t>06310</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
@@ -1868,57 +1868,72 @@
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste bloc de compétences 1 Concevoir et réaliser des compositions graphiques</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste multimédia</x:t>
   </x:si>
   <x:si>
+    <x:t>05/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste multimédia (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>05/01/2025 00:00:00</x:t>
+    <x:t>Création et gestion de site web sous wordpress et stratégie de communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etincelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUVEAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projets audiovisuels</x:t>
   </x:si>
   <x:si>
     <x:t>Game developper</x:t>
   </x:si>
   <x:si>
     <x:t>Game Academy</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2031 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Game Artist</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
@@ -1991,92 +2006,77 @@
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>Créer son site avec WordPress</x:t>
   </x:si>
   <x:si>
     <x:t>Forma 13</x:t>
   </x:si>
   <x:si>
     <x:t>Création site internet</x:t>
   </x:si>
   <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Métiers de la communication : Inforgraphiste/PAO</x:t>
   </x:si>
   <x:si>
-    <x:t>09/18/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option B : décor peint (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option A : signalétique (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Création et gestion de site web sous wordpress et stratégie de communication</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>designer en communication graphique éco-responsable</x:t>
   </x:si>
   <x:si>
     <x:t>École Supérieure de Design Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>ESDAC</x:t>
   </x:si>
   <x:si>
     <x:t>directeur artistique en design graphique</x:t>
   </x:si>
   <x:si>
     <x:t>ESADTPM</x:t>
   </x:si>
   <x:si>
     <x:t>DNA option design</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de deuxième cycle supérieur de l'École nationale supérieure de la photographie d'Arles</x:t>
@@ -2384,59 +2384,59 @@
   <x:si>
     <x:t>Titre professionnel graphiste (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Ceytyxia</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Bac pro artisanat et métiers d'art option communication visuelle pluri-média (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>Communication visuelle et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>Pilotage et prise de vue photographique par drone</x:t>
   </x:si>
   <x:si>
     <x:t>By-Drone</x:t>
   </x:si>
   <x:si>
     <x:t>84120</x:t>
   </x:si>
   <x:si>
     <x:t>Prise de vue</x:t>
@@ -2594,87 +2594,87 @@
   <x:si>
     <x:t>Chef de projet digitaux spécialisation motion design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation UX-UI et IA pour le design d'interface (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur créatif : 3D Artist &amp; Simulation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation expert en animation 3D (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation technologies et expériences immersives (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation design UX-UI (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en création digitale spécialisation directeur artistique avec IA : Brand design et Motion Design (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation expert en gouvernance de la cybersécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur créatif : producteur jeu vidéo &amp; Game Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Expert en création digitale spécialisation directeur artistique avec IA : Brand design et Motion Design (Apprentissage)</x:t>
+    <x:t>Master mention arts parcours médiation culturelle des arts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours arts plastiques et sciences de l'art</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Master mention arts parcours création numérique</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Master mention arts parcours médiation culturelle des arts</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours arts de la scène</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère spécialisé créations vidéo-Ludiques et transmédia (CVT)</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>Activmedia Global Synergy</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
@@ -6032,104 +6032,104 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>556125</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>35501</x:v>
+        <x:v>35500</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>24223</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>510676</x:v>
+        <x:v>602561</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -6214,103 +6214,103 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>602557</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>35500</x:v>
+        <x:v>35501</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>24223</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>602561</x:v>
+        <x:v>510676</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>41255</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -9817,162 +9817,162 @@
       <x:c r="I123" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>634930</x:v>
+        <x:v>634935</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>634935</x:v>
+        <x:v>634946</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>634946</x:v>
+        <x:v>634930</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
@@ -10754,51 +10754,51 @@
       <x:c r="K140" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>599570</x:v>
+        <x:v>599572</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
@@ -10811,51 +10811,51 @@
       <x:c r="K141" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>599572</x:v>
+        <x:v>599570</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>24</x:v>
@@ -11979,319 +11979,332 @@
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>633908</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C163" s="3" t="s"/>
+      <x:c r="C163" s="3" t="n">
+        <x:v>39240</x:v>
+      </x:c>
       <x:c r="D163" s="3" t="s"/>
+      <x:c r="E163" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
+      <x:c r="J163" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>633912</x:v>
+        <x:v>554123</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>37662</x:v>
+        <x:v>39855</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>554130</x:v>
+        <x:v>589948</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>37662</x:v>
+        <x:v>39240</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>554154</x:v>
+        <x:v>601652</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>37662</x:v>
+        <x:v>39240</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
-      <x:c r="E166" s="14" t="s"/>
+      <x:c r="E166" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>547199</x:v>
+        <x:v>601653</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>38143</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
+      <x:c r="E167" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>547222</x:v>
+        <x:v>554130</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
@@ -12303,335 +12316,324 @@
       <x:c r="K168" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>601660</x:v>
+        <x:v>554154</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>39240</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>601652</x:v>
+        <x:v>601660</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>309</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="J170" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>601653</x:v>
+        <x:v>633912</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>633867</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>39240</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>554123</x:v>
+        <x:v>547199</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>39855</x:v>
+        <x:v>38143</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
-      <x:c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>589948</x:v>
+        <x:v>547222</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
@@ -15100,1368 +15102,1367 @@
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>577832</x:v>
+        <x:v>577974</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>405</x:v>
-[...1 lines deleted...]
-      <x:c r="C221" s="3" t="s"/>
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C221" s="3" t="n">
+        <x:v>39532</x:v>
+      </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
+      <x:c r="J221" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>72710</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>577967</x:v>
+        <x:v>581285</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>31068</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>577982</x:v>
+        <x:v>576444</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>70711</x:v>
+        <x:v>31068</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>578077</x:v>
+        <x:v>576445</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>72710</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>577974</x:v>
+        <x:v>577084</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>585515</x:v>
+        <x:v>577110</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>188</x:v>
-[...1 lines deleted...]
-      <x:c r="C226" s="15" t="s"/>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C226" s="15" t="n">
+        <x:v>35634</x:v>
+      </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="J226" s="14" t="s"/>
+      <x:c r="J226" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>70707</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>584706</x:v>
+        <x:v>634042</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="J227" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>46382</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>584769</x:v>
+        <x:v>576585</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>46264</x:v>
+        <x:v>46382</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>576382</x:v>
+        <x:v>576586</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>576556</x:v>
+        <x:v>584703</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>403</x:v>
-[...1 lines deleted...]
-      <x:c r="C230" s="15" t="s"/>
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C230" s="15" t="n">
+        <x:v>35634</x:v>
+      </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="J230" s="14" t="s"/>
+      <x:c r="J230" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>577080</x:v>
+        <x:v>585493</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>31068</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>576439</x:v>
+        <x:v>576382</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>420</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="J232" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>584781</x:v>
+        <x:v>576556</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>576454</x:v>
+        <x:v>577080</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>585504</x:v>
+        <x:v>585515</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>582060</x:v>
+        <x:v>584706</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>39532</x:v>
+        <x:v>35634</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>581285</x:v>
+        <x:v>584769</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>31068</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>576444</x:v>
+        <x:v>577832</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>31068</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>576445</x:v>
+        <x:v>577967</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>577084</x:v>
+        <x:v>577982</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>46264</x:v>
+        <x:v>70711</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>577110</x:v>
+        <x:v>578077</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="J241" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>31068</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>634042</x:v>
+        <x:v>576439</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>46382</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>576585</x:v>
+        <x:v>576454</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>46382</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>576586</x:v>
+        <x:v>585504</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>70707</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>584703</x:v>
+        <x:v>582060</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>585493</x:v>
+        <x:v>584781</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>433</x:v>
@@ -16722,92 +16723,92 @@
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>550740</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>629879</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>36943</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -17271,145 +17272,145 @@
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>595573</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>36940</x:v>
+        <x:v>36942</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>46276</x:v>
+        <x:v>45027</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>595863</x:v>
+        <x:v>595929</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>36942</x:v>
+        <x:v>36940</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>45027</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>595929</x:v>
+        <x:v>595863</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>36948</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
@@ -18383,156 +18384,156 @@
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>595595</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>42186</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>46301</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>632805</x:v>
+        <x:v>598950</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>42186</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>598950</x:v>
+        <x:v>632805</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>512</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>42140</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
@@ -18652,51 +18653,51 @@
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>542400</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
@@ -18827,600 +18828,600 @@
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>71130</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>542293</x:v>
+        <x:v>542238</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>542298</x:v>
+        <x:v>542292</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>542266</x:v>
+        <x:v>542293</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>542267</x:v>
+        <x:v>542298</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>542291</x:v>
+        <x:v>542266</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>71130</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>542238</x:v>
+        <x:v>542267</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>542292</x:v>
+        <x:v>542291</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
-        <x:v>38143</x:v>
+        <x:v>39240</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>597201</x:v>
+        <x:v>596741</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38143</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>597202</x:v>
+        <x:v>597201</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
-        <x:v>39855</x:v>
+        <x:v>38143</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>592395</x:v>
+        <x:v>597202</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
-        <x:v>39240</x:v>
+        <x:v>39855</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>596741</x:v>
+        <x:v>592395</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -19717,370 +19718,370 @@
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>592414</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>36987</x:v>
+        <x:v>35634</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>46336</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>509866</x:v>
+        <x:v>608627</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>35634</x:v>
+        <x:v>36987</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>608627</x:v>
+        <x:v>509866</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>608639</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>509841</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>608628</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>635279</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
@@ -20505,51 +20506,51 @@
       <x:c r="G319" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>602578</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
@@ -20564,51 +20565,51 @@
       <x:c r="G320" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>633994</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
@@ -20621,51 +20622,51 @@
       <x:c r="G321" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>610971</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
@@ -20680,51 +20681,51 @@
       <x:c r="G322" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>608140</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
@@ -21126,427 +21127,427 @@
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>534936</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
-        <x:v>39605</x:v>
+        <x:v>34345</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>550892</x:v>
+        <x:v>534832</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>38935</x:v>
+        <x:v>39855</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>44527</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>550925</x:v>
+        <x:v>579363</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
-        <x:v>34345</x:v>
+        <x:v>39605</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>534832</x:v>
+        <x:v>550893</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>39605</x:v>
+        <x:v>38935</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>550893</x:v>
+        <x:v>550924</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>38935</x:v>
+        <x:v>39605</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>44527</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>550924</x:v>
+        <x:v>550892</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
-        <x:v>39855</x:v>
+        <x:v>38935</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>579363</x:v>
+        <x:v>550925</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>592277</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
@@ -22148,51 +22149,51 @@
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>565252</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>40243</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
@@ -22256,1662 +22257,1660 @@
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>616981</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>40882</x:v>
+        <x:v>40237</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
-      <x:c r="E350" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>609136</x:v>
+        <x:v>627664</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>40237</x:v>
+        <x:v>35634</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>579910</x:v>
+        <x:v>573970</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
-      <x:c r="E352" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>608950</x:v>
+        <x:v>579910</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
+      <x:c r="E353" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>627664</x:v>
+        <x:v>608950</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>35634</x:v>
+        <x:v>40882</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
-      <x:c r="E354" s="14" t="s"/>
+      <x:c r="E354" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>573970</x:v>
+        <x:v>609136</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>601</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C355" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>484</x:v>
-[...2 lines deleted...]
-        <x:v>485</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>175</x:v>
-[...2 lines deleted...]
-        <x:v>71</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>606232</x:v>
+        <x:v>566070</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>603</x:v>
-[...1 lines deleted...]
-      <x:c r="C356" s="15" t="s"/>
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C356" s="15" t="n">
+        <x:v>39107</x:v>
+      </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>604</x:v>
-[...1 lines deleted...]
-      <x:c r="H356" s="14" t="s"/>
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="H356" s="14" t="s">
+        <x:v>485</x:v>
+      </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>312</x:v>
-[...1 lines deleted...]
-      <x:c r="J356" s="14" t="s"/>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J356" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>46251</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>632219</x:v>
+        <x:v>606232</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>632218</x:v>
+        <x:v>632219</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>605</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>632217</x:v>
+        <x:v>632218</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>173</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>610</x:v>
-[...2 lines deleted...]
-        <x:v>71</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="R359" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="S359" s="0" t="n">
+        <x:v>632217</x:v>
+      </x:c>
+      <x:c r="T359" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="R359" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>40164</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
-      <x:c r="E360" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>589563</x:v>
+        <x:v>624497</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>40164</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>601426</x:v>
+        <x:v>589563</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>40164</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
-      <x:c r="E362" s="14" t="s"/>
+      <x:c r="E362" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>635788</x:v>
+        <x:v>601426</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>39741</x:v>
+        <x:v>40164</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>624496</x:v>
+        <x:v>635788</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>281</x:v>
-[...1 lines deleted...]
-      <x:c r="C364" s="15" t="s"/>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C364" s="15" t="n">
+        <x:v>39741</x:v>
+      </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>623</x:v>
-[...1 lines deleted...]
-      <x:c r="J364" s="14" t="s"/>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="J364" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>70707</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>598271</x:v>
+        <x:v>624496</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>630933</x:v>
+        <x:v>598271</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>72901</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="P366" s="14" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="Q366" s="16" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="R366" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S366" s="14" t="n">
+        <x:v>630933</x:v>
+      </x:c>
+      <x:c r="T366" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="P366" s="14" t="s">
-[...5 lines deleted...]
-      <x:c r="R366" s="14" t="s">
+      <x:c r="U366" s="16" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>510</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
-      <x:c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>610</x:v>
-[...2 lines deleted...]
-        <x:v>71</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>72901</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="Q367" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="Q367" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>601589</x:v>
+        <x:v>632349</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>601588</x:v>
+        <x:v>601589</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>637</x:v>
-[...1 lines deleted...]
-      <x:c r="C369" s="3" t="s"/>
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C369" s="3" t="n">
+        <x:v>39741</x:v>
+      </x:c>
       <x:c r="D369" s="3" t="s"/>
+      <x:c r="E369" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="J369" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>633363</x:v>
+        <x:v>601588</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>580364</x:v>
+        <x:v>633363</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>71123</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>580320</x:v>
+        <x:v>580364</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>633359</x:v>
+        <x:v>580320</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>580384</x:v>
+        <x:v>633359</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>633356</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>633366</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>643</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
-      <x:c r="E376" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>644</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>646</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>22441</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>609697</x:v>
+        <x:v>580384</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>609696</x:v>
+        <x:v>609697</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>649</x:v>
-[...1 lines deleted...]
-      <x:c r="C378" s="15" t="s"/>
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="C378" s="15" t="n">
+        <x:v>37946</x:v>
+      </x:c>
       <x:c r="D378" s="15" t="s"/>
-      <x:c r="E378" s="14" t="s"/>
+      <x:c r="E378" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="H378" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="J378" s="14" t="s"/>
+      <x:c r="J378" s="14" t="s">
+        <x:v>490</x:v>
+      </x:c>
       <x:c r="K378" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>566070</x:v>
+        <x:v>609696</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>570843</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>41244</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
@@ -24302,51 +24301,51 @@
         <x:v>40555</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>635288</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
@@ -24381,100 +24380,100 @@
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>596333</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>632812</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -25454,51 +25453,51 @@
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>592575</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
@@ -25827,51 +25826,51 @@
         <x:v>39557</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>592182</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
@@ -25884,51 +25883,51 @@
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>592183</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
@@ -26786,269 +26785,269 @@
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>566725</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>39240</x:v>
+        <x:v>39764</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>601674</x:v>
+        <x:v>554172</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
-        <x:v>39764</x:v>
+        <x:v>39855</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>554172</x:v>
+        <x:v>601684</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
-        <x:v>39855</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>601684</x:v>
+        <x:v>601680</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
-        <x:v>37662</x:v>
+        <x:v>39240</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>601680</x:v>
+        <x:v>601674</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>36443</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
@@ -27075,51 +27074,51 @@
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>451882</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -27250,51 +27249,51 @@
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>601681</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>44</x:v>
@@ -28233,108 +28232,105 @@
       <x:c r="M458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>621302</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
-      <x:c r="E459" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>569997</x:v>
+        <x:v>614723</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
@@ -28349,105 +28345,108 @@
       <x:c r="M460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>608306</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
+      <x:c r="E461" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>614723</x:v>
+        <x:v>569997</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>773</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>104</x:v>
@@ -28616,51 +28615,51 @@
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>588196</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
@@ -29072,84 +29071,84 @@
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>594641</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>598972</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
@@ -29412,178 +29411,178 @@
         <x:v>614432</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>506855</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s"/>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>467583</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C482" s="15" t="s"/>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s"/>
       <x:c r="K482" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>583433</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>36533</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
@@ -29720,204 +29719,203 @@
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>624494</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>816</x:v>
-[...1 lines deleted...]
-      <x:c r="C486" s="15" t="s"/>
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="C486" s="15" t="n">
+        <x:v>36533</x:v>
+      </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="J486" s="14" t="s"/>
+      <x:c r="J486" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
-        <x:v>46072</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>624485</x:v>
+        <x:v>599347</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>812</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="C487" s="3" t="s"/>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="J487" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>46251</x:v>
+        <x:v>46072</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>599347</x:v>
+        <x:v>624485</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>495524</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
@@ -30978,437 +30976,439 @@
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>549750</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
-        <x:v>39092</x:v>
+        <x:v>38518</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>592050</x:v>
+        <x:v>606170</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
-        <x:v>38518</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
+      <x:c r="E509" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>606170</x:v>
+        <x:v>604989</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>836</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
-        <x:v>39092</x:v>
+        <x:v>35541</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
-      <x:c r="E510" s="14" t="s"/>
+      <x:c r="E510" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>629804</x:v>
+        <x:v>549723</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>841</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>842</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
-      <x:c r="E511" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>604995</x:v>
+        <x:v>629804</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
-        <x:v>35541</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
-        <x:v>44527</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>549727</x:v>
+        <x:v>604995</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
-        <x:v>39092</x:v>
+        <x:v>35541</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>549747</x:v>
+        <x:v>549727</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>549748</x:v>
+        <x:v>549747</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
@@ -31421,167 +31421,165 @@
       <x:c r="K515" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>604989</x:v>
+        <x:v>549748</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>840</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
-        <x:v>35541</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
-      <x:c r="E516" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
-        <x:v>44527</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>549723</x:v>
+        <x:v>592050</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>575795</x:v>
+        <x:v>575797</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s">
@@ -31596,51 +31594,51 @@
       <x:c r="K518" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>575796</x:v>
+        <x:v>575795</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
@@ -31653,51 +31651,51 @@
       <x:c r="K519" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>575797</x:v>
+        <x:v>575796</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s">
@@ -32049,100 +32047,100 @@
       <x:c r="L526" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>636935</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s"/>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>632432</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C528" s="15" t="s"/>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s"/>
       <x:c r="K528" s="14" t="s">
@@ -32151,51 +32149,51 @@
       <x:c r="L528" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>632439</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -32424,225 +32422,225 @@
       <x:c r="K533" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>602833</x:v>
+        <x:v>615571</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>747</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
-        <x:v>42140</x:v>
+        <x:v>35634</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>636925</x:v>
+        <x:v>602833</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>862</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>42140</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>636936</x:v>
+        <x:v>636925</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
-        <x:v>35634</x:v>
+        <x:v>42140</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>615571</x:v>
+        <x:v>636936</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>865</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>825</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -32813,51 +32811,51 @@
       <x:c r="L540" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>632435</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>94</x:v>
@@ -33262,124 +33260,124 @@
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>533650</x:v>
+        <x:v>534198</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s"/>
       <x:c r="K550" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>534204</x:v>
+        <x:v>533643</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>875</x:v>
@@ -33476,124 +33474,124 @@
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>534198</x:v>
+        <x:v>533650</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>878</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C554" s="15" t="s"/>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="I554" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s"/>
       <x:c r="K554" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
-        <x:v>70707</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>533643</x:v>
+        <x:v>534204</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 