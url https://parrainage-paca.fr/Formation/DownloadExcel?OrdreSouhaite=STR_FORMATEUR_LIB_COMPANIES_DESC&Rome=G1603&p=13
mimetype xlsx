--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -383,218 +383,218 @@
   <x:si>
     <x:t>Bac pro commercialisation et services en restauration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP commercialisation et services en hôtel-café-restaurant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Service salle</x:t>
   </x:si>
   <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : barista et latte art</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGOLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : l’expertise de la bière - Birologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANDOL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : les vins dans les cocktails et les vins de dessert</x:t>
   </x:si>
   <x:si>
-    <x:t>Bar</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : flair, verse et free-pouring</x:t>
   </x:si>
   <x:si>
-    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : barista et latte art</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Barman</x:t>
   </x:si>
   <x:si>
     <x:t>Thierry Morra</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
+    <x:t>LE CANNET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT AYGULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MARTIN-DE-CASTILLON</x:t>
+  </x:si>
+  <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LE CANNET</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Un service en salle efficace et accueillant</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphanie Nardot - Restaurant Elite Consulting Riviera</x:t>
   </x:si>
   <x:si>
     <x:t>Rec Riviera</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Barman/barmaid + module barista</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FCIP AIX-MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barman (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Barman/barmaid + module barista</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/16/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Stelo Formation - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé polyvalent en restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Rh Reflex</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
@@ -1166,104 +1166,119 @@
   <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Reclassement et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFREC</x:t>
   </x:si>
   <x:si>
     <x:t>13220</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAUNEUF-LES-MARTIGUES</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/06/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>HLJ - IMSAT</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Commercialisation et Services en hôtel-café-restaurant</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Commercialisation et services en restauration</x:t>
   </x:si>
   <x:si>
+    <x:t>Employé polyvalent de restauration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dc Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hôtellerie restauration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/22/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Barman/barmaid + module barista (AFC / Région)</x:t>
   </x:si>
   <x:si>
     <x:t>Programme France Travail - Conseil régional</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
@@ -1328,116 +1343,101 @@
   <x:si>
     <x:t>EREA - LEA Louis Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>EREA L Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>Educ'Altitudes</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Formation spécifique en matière d'hygiène alimentaire adaptée à l'activité des établissements de restauration commerciale + Permis d'exploitation</x:t>
   </x:si>
   <x:si>
-    <x:t>Dc Formation</x:t>
+    <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2020 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/20/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation spécifique en matière d'hygiène alimentaire adaptée à l'activité des établissements de restauration commerciale + Permis d'exploitation + Certificat de sauveteur-secouriste du travail (SST)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANS-EN-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLENEUVE-LOUBET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le service en salle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/13/2022 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CARPENTRAS</x:t>
-[...38 lines deleted...]
-    <x:t>01/12/2030 00:00:00</x:t>
+    <x:t>Crc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mettre en oeuvre les techniques de base du service en salle</x:t>
   </x:si>
   <x:si>
-    <x:t>Crc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Formation Ingéniérie Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFI MEDITERRANEE</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
@@ -1580,54 +1580,54 @@
   <x:si>
     <x:t>BBS</x:t>
   </x:si>
   <x:si>
     <x:t>13880</x:t>
   </x:si>
   <x:si>
     <x:t>VELAUX</x:t>
   </x:si>
   <x:si>
     <x:t>Mixologie</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aktiveo Formation - Umih Formation</x:t>
   </x:si>
   <x:si>
+    <x:t>03/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>JUAN LES PINS</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agora des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agnese Carosi</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
@@ -3704,51 +3704,51 @@
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>587383</x:v>
+        <x:v>587382</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
@@ -3758,108 +3758,108 @@
       <x:c r="J30" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>587395</x:v>
+        <x:v>587385</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>587382</x:v>
+        <x:v>587383</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
@@ -3869,54 +3869,54 @@
       <x:c r="J32" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>587385</x:v>
+        <x:v>587395</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -3940,256 +3940,256 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>587312</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>587381</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>587384</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>587386</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>587397</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -4387,634 +4387,634 @@
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>514016</x:v>
+        <x:v>514034</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>514021</x:v>
+        <x:v>514016</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>514023</x:v>
+        <x:v>514021</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>514029</x:v>
+        <x:v>514023</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>514037</x:v>
+        <x:v>514029</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>616992</x:v>
+        <x:v>514037</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>514034</x:v>
+        <x:v>514017</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>514017</x:v>
+        <x:v>514024</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>514024</x:v>
+        <x:v>617671</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>617671</x:v>
+        <x:v>514018</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>514018</x:v>
+        <x:v>514025</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="S53" s="0" t="n">
+        <x:v>616992</x:v>
+      </x:c>
+      <x:c r="T53" s="4" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="U53" s="4" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>138</x:v>
@@ -5073,414 +5073,415 @@
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>603882</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C56" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="F56" s="14" t="s"/>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F56" s="14" t="s">
+        <x:v>150</x:v>
+      </x:c>
       <x:c r="G56" s="14" t="s">
-        <x:v>143</x:v>
-[...1 lines deleted...]
-      <x:c r="H56" s="14" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>603874</x:v>
+        <x:v>636581</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
+      <x:c r="E57" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>629943</x:v>
+        <x:v>603874</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="C58" s="15" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C58" s="15" t="n">
+        <x:v>39345</x:v>
+      </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E58" s="14" t="s"/>
+      <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>153</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>155</x:v>
-[...1 lines deleted...]
-      <x:c r="J58" s="14" t="s"/>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="J58" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>636582</x:v>
+        <x:v>629943</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>42708</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>558794</x:v>
+        <x:v>636582</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="U59" s="4" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38663</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>603883</x:v>
+        <x:v>558794</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="C61" s="3" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C61" s="3" t="n">
+        <x:v>38663</x:v>
+      </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
-        <x:v>151</x:v>
-[...2 lines deleted...]
-        <x:v>152</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>153</x:v>
-[...2 lines deleted...]
-        <x:v>154</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="J61" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>636581</x:v>
+        <x:v>603883</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5532,57 +5533,57 @@
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>629987</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
@@ -5659,156 +5660,156 @@
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>607431</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>633722</x:v>
+        <x:v>607433</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>554099</x:v>
+        <x:v>633722</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
@@ -5820,54 +5821,54 @@
       <x:c r="K68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>607433</x:v>
+        <x:v>554099</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -6172,51 +6173,51 @@
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>557209</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>181</x:v>
@@ -6483,343 +6484,343 @@
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>607218</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>607217</x:v>
+        <x:v>634960</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>634962</x:v>
+        <x:v>607217</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>35317</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>567951</x:v>
+        <x:v>634962</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>553054</x:v>
+        <x:v>567951</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>634960</x:v>
+        <x:v>553054</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -8734,114 +8735,114 @@
       <x:c r="K118" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>547592</x:v>
+        <x:v>617233</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>617233</x:v>
+        <x:v>547592</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -9239,167 +9240,167 @@
       <x:c r="K127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>605953</x:v>
+        <x:v>547590</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>547608</x:v>
+        <x:v>605953</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>547590</x:v>
+        <x:v>547608</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>196</x:v>
@@ -9979,148 +9980,148 @@
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>597406</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>595247</x:v>
+        <x:v>592510</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>592510</x:v>
+        <x:v>595247</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -10739,51 +10740,51 @@
       <x:c r="J154" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>595251</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
@@ -10793,51 +10794,51 @@
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>592503</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
@@ -10850,51 +10851,51 @@
       <x:c r="J156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>597409</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
@@ -11533,313 +11534,313 @@
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>597401</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>592495</x:v>
+        <x:v>595252</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>595252</x:v>
+        <x:v>592495</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>595246</x:v>
+        <x:v>592504</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>597405</x:v>
+        <x:v>595246</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>592504</x:v>
+        <x:v>597405</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
@@ -11866,51 +11867,51 @@
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>592499</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>37</x:v>
@@ -12243,164 +12244,164 @@
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>638461</x:v>
+        <x:v>638462</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>638460</x:v>
+        <x:v>638461</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="U182" s="16" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>638462</x:v>
+        <x:v>638460</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="U183" s="4" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>288</x:v>
@@ -12411,54 +12412,54 @@
       <x:c r="K184" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>498623</x:v>
+        <x:v>548840</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -12471,54 +12472,54 @@
       <x:c r="K185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>548840</x:v>
+        <x:v>498623</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38663</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>377</x:v>
@@ -12778,97 +12779,92 @@
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>494739</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>381</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>197</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42754</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>615239</x:v>
+        <x:v>461951</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
@@ -13014,99 +13010,99 @@
       <x:c r="R194" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>509785</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38663</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H195" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="I195" s="4" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>632755</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13413,102 +13409,102 @@
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>494735</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F202" s="14" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="G202" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="F202" s="14" t="s">
+      <x:c r="H202" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="G202" s="14" t="s">
+      <x:c r="I202" s="16" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>634403</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -13588,209 +13584,209 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>585520</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>634811</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>572136</x:v>
+        <x:v>572135</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>572135</x:v>
+        <x:v>625333</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -13800,65 +13796,65 @@
       <x:c r="K208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>625333</x:v>
+        <x:v>615239</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42725</x:v>
@@ -14090,51 +14086,51 @@
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>572138</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>37</x:v>
@@ -14147,51 +14143,51 @@
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>543652</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42725</x:v>
@@ -14201,51 +14197,51 @@
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>493607</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>37</x:v>
@@ -14366,527 +14362,521 @@
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>597575</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
-      <x:c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>370</x:v>
-[...2 lines deleted...]
-        <x:v>173</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>498625</x:v>
+        <x:v>572136</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>548838</x:v>
+        <x:v>498625</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>548853</x:v>
+        <x:v>548838</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>609392</x:v>
+        <x:v>548853</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>498621</x:v>
+        <x:v>609392</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>548852</x:v>
+        <x:v>498621</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>609375</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>548836</x:v>
+        <x:v>548852</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -14899,2474 +14889,2480 @@
       <x:c r="K227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>498620</x:v>
+        <x:v>548836</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>401</x:v>
-[...1 lines deleted...]
-      <x:c r="C228" s="15" t="s"/>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C228" s="15" t="n">
+        <x:v>35317</x:v>
+      </x:c>
       <x:c r="D228" s="15" t="s"/>
-      <x:c r="E228" s="14" t="s"/>
+      <x:c r="E228" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>402</x:v>
-[...1 lines deleted...]
-      <x:c r="H228" s="14" t="s"/>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H228" s="14" t="s">
+        <x:v>173</x:v>
+      </x:c>
       <x:c r="I228" s="16" t="s">
-        <x:v>206</x:v>
-[...1 lines deleted...]
-      <x:c r="J228" s="14" t="s"/>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="J228" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K228" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>639856</x:v>
+        <x:v>498620</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>584259</x:v>
+        <x:v>639856</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
-      <x:c r="E230" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>404</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>601083</x:v>
+        <x:v>584259</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>601084</x:v>
+        <x:v>601083</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>546550</x:v>
+        <x:v>601084</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>39345</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>601105</x:v>
+        <x:v>546550</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>40</x:v>
-[...1 lines deleted...]
-      <x:c r="C234" s="15" t="s"/>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C234" s="15" t="n">
+        <x:v>39345</x:v>
+      </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s"/>
+      <x:c r="E234" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>115</x:v>
-[...1 lines deleted...]
-      <x:c r="J234" s="14" t="s"/>
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="J234" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>21547</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="Q234" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="Q234" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>554582</x:v>
+        <x:v>601105</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>554585</x:v>
+        <x:v>554582</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>554586</x:v>
+        <x:v>554585</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>554583</x:v>
+        <x:v>554586</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>554584</x:v>
+        <x:v>554583</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>554587</x:v>
+        <x:v>554584</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>554589</x:v>
+        <x:v>554587</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>554590</x:v>
+        <x:v>554589</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>554588</x:v>
+        <x:v>554590</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>225</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>412</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>21547</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>597404</x:v>
+        <x:v>554588</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>40</x:v>
-[...1 lines deleted...]
-      <x:c r="C244" s="15" t="s"/>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C244" s="15" t="n">
+        <x:v>38424</x:v>
+      </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>197</x:v>
-[...1 lines deleted...]
-      <x:c r="J244" s="14" t="s"/>
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="J244" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>21547</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>598276</x:v>
+        <x:v>597404</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
-      <x:c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>416</x:v>
-[...2 lines deleted...]
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>203</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>21547</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>608443</x:v>
+        <x:v>598276</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>555790</x:v>
+        <x:v>608449</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>555795</x:v>
+        <x:v>555790</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>608449</x:v>
+        <x:v>608443</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>418</x:v>
-[...3 lines deleted...]
-        <x:v>898</x:v>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C249" s="3" t="n">
+        <x:v>35317</x:v>
+      </x:c>
+      <x:c r="D249" s="3" t="s"/>
+      <x:c r="E249" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="H249" s="0" t="s">
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>21547</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>224189</x:v>
+        <x:v>555795</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>390549</x:v>
+        <x:v>271647</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>271647</x:v>
+        <x:v>269567</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>269567</x:v>
+        <x:v>269568</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>269568</x:v>
+        <x:v>269588</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>269588</x:v>
+        <x:v>269589</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>269589</x:v>
+        <x:v>269593</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>269593</x:v>
+        <x:v>269595</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>269595</x:v>
+        <x:v>269592</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>42754</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>462421</x:v>
+        <x:v>443254</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
-      <x:c r="D259" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="J259" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>21547</x:v>
+        <x:v>42754</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>269590</x:v>
+        <x:v>462421</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>269591</x:v>
+        <x:v>269590</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>269594</x:v>
+        <x:v>269591</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
-      <x:c r="D262" s="15" t="s"/>
+      <x:c r="D262" s="15" t="n">
+        <x:v>898</x:v>
+      </x:c>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="J262" s="14" t="s"/>
+      <x:c r="J262" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>42754</x:v>
+        <x:v>21547</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>461951</x:v>
+        <x:v>269594</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>271697</x:v>
+        <x:v>224189</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>269592</x:v>
+        <x:v>390549</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
-      <x:c r="D265" s="3" t="s"/>
+      <x:c r="D265" s="3" t="n">
+        <x:v>898</x:v>
+      </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
+      <x:c r="J265" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>21547</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>443254</x:v>
+        <x:v>271697</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>21547</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>635393</x:v>
+        <x:v>599336</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>599336</x:v>
+        <x:v>615324</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>21547</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>615324</x:v>
+        <x:v>584644</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>21547</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>584644</x:v>
+        <x:v>584734</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>21547</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>584734</x:v>
+        <x:v>635393</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>635389</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>635390</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
@@ -17463,103 +17459,103 @@
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>570577</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>39345</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>599325</x:v>
+        <x:v>599316</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>449</x:v>
@@ -17584,466 +17580,466 @@
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>570568</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>39345</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>599316</x:v>
+        <x:v>599325</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>40407</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>599328</x:v>
+        <x:v>570586</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>40407</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>570586</x:v>
+        <x:v>599328</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>604868</x:v>
+        <x:v>604905</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>604904</x:v>
+        <x:v>553689</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>553689</x:v>
+        <x:v>604868</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>604905</x:v>
+        <x:v>604904</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>165</x:v>
@@ -18175,57 +18171,57 @@
       <x:c r="K286" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>604804</x:v>
+        <x:v>553259</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -18235,57 +18231,57 @@
       <x:c r="K287" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>553259</x:v>
+        <x:v>604804</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>165</x:v>
@@ -18296,299 +18292,299 @@
       <x:c r="K288" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>553335</x:v>
+        <x:v>604099</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>604135</x:v>
+        <x:v>553335</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>604099</x:v>
+        <x:v>604101</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>604101</x:v>
+        <x:v>553344</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
-        <x:v>35317</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>553344</x:v>
+        <x:v>604135</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -18598,172 +18594,172 @@
       <x:c r="K293" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>604226</x:v>
+        <x:v>604227</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>552854</x:v>
+        <x:v>552891</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>604272</x:v>
+        <x:v>604226</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>452</x:v>
@@ -18780,117 +18776,117 @@
       <x:c r="K296" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>604227</x:v>
+        <x:v>552854</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>552891</x:v>
+        <x:v>604272</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>165</x:v>
@@ -19248,262 +19244,262 @@
       <x:c r="M304" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>634356</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>634311</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>634358</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F307" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="G307" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="F307" s="0" t="s">
+      <x:c r="H307" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="G307" s="0" t="s">
+      <x:c r="I307" s="4" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>636580</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>634357</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>477</x:v>
@@ -19673,51 +19669,51 @@
         <x:v>478</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>613034</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -20276,51 +20272,51 @@
       <x:c r="M322" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>605623</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -20455,51 +20451,51 @@
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>614620</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
@@ -21054,68 +21050,68 @@
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>604290</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F336" s="14" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="G336" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="F336" s="14" t="s">
+      <x:c r="H336" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="G336" s="14" t="s">
+      <x:c r="I336" s="16" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>168</x:v>
@@ -21145,54 +21141,54 @@
       <x:c r="I337" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>601116</x:v>
+        <x:v>600988</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>52</x:v>
@@ -21385,188 +21381,187 @@
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>639463</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="J343" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>21547</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>638368</x:v>
+        <x:v>601116</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>40</x:v>
-[...1 lines deleted...]
-      <x:c r="C344" s="15" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C344" s="15" t="n">
+        <x:v>39345</x:v>
+      </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="J344" s="14" t="s"/>
+      <x:c r="J344" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="K344" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>21547</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>600988</x:v>
+        <x:v>638368</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>37</x:v>
@@ -21723,54 +21718,54 @@
       <x:c r="L348" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>635189</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
@@ -21786,51 +21781,51 @@
       <x:c r="M349" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>548839</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
         <x:v>288</x:v>
@@ -21847,51 +21842,51 @@
       <x:c r="M350" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>498622</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>139</x:v>