--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -263,68 +263,68 @@
   <x:si>
     <x:t>Sommellerie</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP commercialisation et services en hôtel-café-restaurant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel serveur en restauration</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Serveur en restauration BC02 Réaliser l’accueil et le service à table des clients + spécialisation : les champagnes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGOLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Serveur en restauration</x:t>
   </x:si>
   <x:si>
-    <x:t>Serveur en restauration BC02 Réaliser l’accueil et le service à table des clients + spécialisation : les champagnes</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BANDOL</x:t>
   </x:si>
   <x:si>
-    <x:t>10/13/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Serveur en restauration BC02 Réaliser l’accueil et le service à table des clients + spécialisation sur:  les accords mets et vins</x:t>
   </x:si>
   <x:si>
-    <x:t>COGOLIN</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Serveur en restauration BC02 Réaliser l’accueil et le service à table des clients</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
@@ -536,65 +536,65 @@
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP production et service en restaurations (rapide, collective, cafétéria)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP commercialisation et services en hôtel-café-restaurant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent P Arène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SISTERON CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro commercialisation et services en restauration</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée polyvalent P Arène</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade - site Jules Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>13541</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Hôtellerie Tourisme Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation sommellerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
@@ -1154,63 +1154,63 @@
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>08/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/27/2024 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>06/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective</x:t>
   </x:si>
@@ -2492,237 +2492,237 @@
         <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37860</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>587307</x:v>
+        <x:v>587377</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37860</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>587376</x:v>
+        <x:v>587307</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37860</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>587380</x:v>
+        <x:v>587376</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37860</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>587377</x:v>
+        <x:v>587380</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39534</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -2783,168 +2783,168 @@
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>587374</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37860</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>587375</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37860</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>587379</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39534</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
@@ -4331,343 +4331,343 @@
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>607217</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>634962</x:v>
+        <x:v>567951</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>567951</x:v>
+        <x:v>553054</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>553054</x:v>
+        <x:v>634960</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>634960</x:v>
+        <x:v>607218</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>38429</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>607218</x:v>
+        <x:v>553051</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -4677,112 +4677,112 @@
       <x:c r="K51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>553051</x:v>
+        <x:v>607206</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>38429</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>607206</x:v>
+        <x:v>634962</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -5452,310 +5452,310 @@
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>592509</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>595249</x:v>
+        <x:v>597403</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>597403</x:v>
+        <x:v>595249</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>592502</x:v>
+        <x:v>597410</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>595241</x:v>
+        <x:v>592502</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>597410</x:v>
+        <x:v>595241</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
@@ -5903,221 +5903,221 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>608152</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42739</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>516370</x:v>
+        <x:v>608249</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>37382</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>42739</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>608249</x:v>
+        <x:v>559030</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>559030</x:v>
+        <x:v>516370</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>129</x:v>
@@ -6145,51 +6145,51 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>608206</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42746</x:v>
@@ -6199,51 +6199,51 @@
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>595255</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>61</x:v>
@@ -6613,51 +6613,51 @@
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>604340</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42746</x:v>
@@ -6667,51 +6667,51 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>595243</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>61</x:v>
@@ -6878,57 +6878,57 @@
       <x:c r="K89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>547592</x:v>
+        <x:v>617233</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
@@ -6937,65 +6937,65 @@
       <x:c r="K90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>617233</x:v>
+        <x:v>547592</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42746</x:v>
@@ -7062,51 +7062,51 @@
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>592494</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42757</x:v>
@@ -7116,51 +7116,51 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>597398</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>61</x:v>
@@ -7459,154 +7459,154 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>605953</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42739</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>595257</x:v>
+        <x:v>596985</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>37382</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>42739</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>596985</x:v>
+        <x:v>595257</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>130</x:v>
@@ -7631,51 +7631,51 @@
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>607821</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42757</x:v>
@@ -7742,51 +7742,51 @@
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>592517</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42757</x:v>
@@ -7796,51 +7796,51 @@
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>597408</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>61</x:v>
@@ -7853,51 +7853,51 @@
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>595244</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42746</x:v>
@@ -7964,51 +7964,51 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>592512</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42757</x:v>
@@ -8018,51 +8018,51 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>597411</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>61</x:v>
@@ -8075,162 +8075,162 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>597406</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>592510</x:v>
+        <x:v>595247</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>595247</x:v>
+        <x:v>592510</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42757</x:v>
@@ -8240,51 +8240,51 @@
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>597400</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>61</x:v>
@@ -8573,51 +8573,51 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>592497</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>61</x:v>
@@ -8684,51 +8684,51 @@
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>592507</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>61</x:v>
@@ -8795,51 +8795,51 @@
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>592505</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>61</x:v>
@@ -8852,51 +8852,51 @@
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>595251</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42757</x:v>
@@ -8963,51 +8963,51 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>592503</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42746</x:v>
@@ -9017,51 +9017,51 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>595242</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>61</x:v>
@@ -9074,51 +9074,51 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>597407</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42757</x:v>
@@ -9128,51 +9128,51 @@
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>597412</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>61</x:v>
@@ -9350,51 +9350,51 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>592493</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>61</x:v>
@@ -9518,51 +9518,51 @@
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>592496</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42746</x:v>
@@ -9572,51 +9572,51 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>595256</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>61</x:v>
@@ -9629,216 +9629,216 @@
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>597401</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>595252</x:v>
+        <x:v>592495</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>592495</x:v>
+        <x:v>595252</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>592504</x:v>
+        <x:v>597405</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>61</x:v>
@@ -9851,91 +9851,91 @@
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>595246</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>597405</x:v>
+        <x:v>592504</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
@@ -10590,57 +10590,57 @@
       <x:c r="K155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>494735</x:v>
+        <x:v>542320</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
@@ -10779,100 +10779,100 @@
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>572141</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>37382</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>42739</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>612075</x:v>
+        <x:v>572139</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
@@ -10895,100 +10895,100 @@
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>494739</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42739</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>572139</x:v>
+        <x:v>612075</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
@@ -11068,51 +11068,51 @@
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>554024</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37860</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>61</x:v>
@@ -11236,97 +11236,97 @@
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>587883</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>542320</x:v>
+        <x:v>585520</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
@@ -11338,230 +11338,230 @@
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>585520</x:v>
+        <x:v>572144</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>572144</x:v>
+        <x:v>551764</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>551764</x:v>
+        <x:v>585583</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>585583</x:v>
+        <x:v>494735</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -11693,91 +11693,91 @@
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>572135</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>543651</x:v>
+        <x:v>572136</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
@@ -11804,265 +11804,265 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>615239</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>572136</x:v>
+        <x:v>543651</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>494736</x:v>
+        <x:v>572138</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>551765</x:v>
+        <x:v>494736</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>572138</x:v>
+        <x:v>551765</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12526,57 +12526,57 @@
       <x:c r="K189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>498621</x:v>
+        <x:v>548838</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>215</x:v>
@@ -12587,178 +12587,178 @@
       <x:c r="K190" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>548852</x:v>
+        <x:v>548853</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>609375</x:v>
+        <x:v>498621</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>548838</x:v>
+        <x:v>609375</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -12768,57 +12768,57 @@
       <x:c r="K193" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>548853</x:v>
+        <x:v>548852</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>215</x:v>
@@ -13194,51 +13194,51 @@
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>546533</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42757</x:v>
@@ -13295,289 +13295,291 @@
       <x:c r="K202" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>555790</x:v>
+        <x:v>608443</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>555795</x:v>
+        <x:v>608449</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>608443</x:v>
+        <x:v>555795</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>608449</x:v>
+        <x:v>555790</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
-      <x:c r="E206" s="14" t="s"/>
+      <x:c r="E206" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>609428</x:v>
+        <x:v>609975</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
@@ -13598,99 +13600,97 @@
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>609427</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
-      <x:c r="E208" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>609975</x:v>
+        <x:v>609428</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>327</x:v>
@@ -15082,279 +15082,279 @@
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>553318</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>38429</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>604087</x:v>
+        <x:v>553344</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>38429</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>604101</x:v>
+        <x:v>604087</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>553344</x:v>
+        <x:v>604101</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>552891</x:v>
+        <x:v>552854</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
@@ -15370,115 +15370,115 @@
       <x:c r="K237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>552854</x:v>
+        <x:v>604227</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>604227</x:v>
+        <x:v>552891</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
@@ -15747,153 +15747,153 @@
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>604730</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>624152</x:v>
+        <x:v>624134</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>624134</x:v>
+        <x:v>624152</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>358</x:v>
@@ -15910,117 +15910,117 @@
       <x:c r="K246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>602750</x:v>
+        <x:v>546689</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>496810</x:v>
+        <x:v>602760</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>299</x:v>
@@ -16031,57 +16031,57 @@
       <x:c r="K248" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>602760</x:v>
+        <x:v>602761</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
@@ -16091,118 +16091,118 @@
       <x:c r="K249" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>602761</x:v>
+        <x:v>546714</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>38429</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>546714</x:v>
+        <x:v>602753</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
@@ -16212,178 +16212,178 @@
       <x:c r="K251" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>602753</x:v>
+        <x:v>546706</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>38429</x:v>
+        <x:v>39534</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>546706</x:v>
+        <x:v>602782</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>39534</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>42716</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>602782</x:v>
+        <x:v>602750</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>299</x:v>
@@ -16394,57 +16394,57 @@
       <x:c r="K254" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>546689</x:v>
+        <x:v>496810</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>81</x:v>
       </x:c>