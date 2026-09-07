--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -275,59 +275,59 @@
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences de la vie et de la Terre</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences naturelles</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention physique</x:t>
+  </x:si>
+  <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
-    <x:t>licence mention physique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DU agent d'hygiène, propreté et stérilisation</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité hygiène sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention bio-industries et biotechnologies</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
@@ -365,80 +365,80 @@
   <x:si>
     <x:t>SAINT-PAUL-LES-DURANCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certification nucléaire - Option Réacteur Nucléaire Embarqué (RNE) - Prévention des Risques (PR)</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certification nucléaire - Option Réacteur Nucléaire Embarqué (RNE) - Prévention des Risques (PR) - Passerelle</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Management durable et responsable sur mesure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevot Strat et Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encadrement management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Santé durable et prévention des risques psychosociaux (RPS) sur mesure</x:t>
   </x:si>
   <x:si>
-    <x:t>Prevot Strat et Co</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Risque psychosocial</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Management durable et responsable sur mesure</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ENTRAGES</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROBINE-SUR-GALABRE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de prévention : s'approprier les fondamentaux de la mission</x:t>
   </x:si>
   <x:si>
     <x:t>Organisation Professionnelle de la Prévention dans le Bâtiment et Travaux Publics</x:t>
   </x:si>
   <x:si>
     <x:t>OPPBTP</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Santé sécurité travail</x:t>
@@ -479,92 +479,92 @@
   <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>Risque industriel</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de sécurité (MAC APS) + Sauveteur secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>NG Formations - Ngnear</x:t>
   </x:si>
   <x:si>
     <x:t>Prévention sécurité</x:t>
   </x:si>
   <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/09/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
@@ -962,107 +962,107 @@
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques QHSE</x:t>
   </x:si>
   <x:si>
     <x:t>Formaseq</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/06/2025 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>09/09/2026 00:00:00</x:t>
+    <x:t>10/09/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/09/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
+    <x:t>Prévenir les addictions sur le lieu de travail : rôle des acteurs et protocoles d'intervention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enjeu Développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risque professionnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prévenir et lutter contre les discriminations : égalité, équité et inclusion au travail</x:t>
   </x:si>
   <x:si>
-    <x:t>Enjeu Développement</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>SOLLIES-PONT</x:t>
   </x:si>
   <x:si>
-    <x:t>Prévenir les addictions sur le lieu de travail : rôle des acteurs et protocoles d'intervention</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>Educ'Altitudes</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Direct Sécurité Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
@@ -1193,233 +1193,233 @@
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie biologique parcours sciences de l'aliment et biotechnologie</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Inter Entreprises de Sécurité (GIES 1) + Groupe Inter Entreprises de Sécurité (GIES 2) + ECI ECV + GTIS + Travaux hauteur + H0B0 + ATEX 1 + Habilitations électriques 1.2 BC BC</x:t>
   </x:si>
   <x:si>
     <x:t>Atout Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13270</x:t>
   </x:si>
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Réception échafaudage</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupement Inter Entreprise de Sécurité (GIES 1)  + Groupement Inter Entreprise de Sécurité (GIES 2) + Espaces confinés (ECI ECV) +  Groupement Technique Inter Sociétés (GTIS) - Niveau 1 + Habilitation électrique 1.2 BR BC +  Travaux hauteur +  ATEX 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement Inter Entreprises Niveau 1 (GIES1) + Atmosphère explosive (ATEX0) + Autorisation d'Intervention à Proximité des Réseaux (AIPR) + Travail en hauteur + Sauveteur Secouriste du Travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement Inter Entreprise de Sécurité (GIES 1)  + Groupement Inter Entreprise de Sécurité (GIES 2) + Espaces confinés (ECI ECV) +  Groupement Technique Inter Sociétés (GTIS) - Niveau 1 + Habilitation électrique 1.2 BR BC +  Travaux hauteur +  ATEX 1</x:t>
+    <x:t>Atmosphère explosive niveau 1 - ATEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Inter Entreprise de Sécurité (GIES 1 + GIES 2) + espaces confinés + Atex 0</x:t>
   </x:si>
   <x:si>
-    <x:t>Atmosphère explosive niveau 1 - ATEX 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Groupement inter entreprise de sécurité (GIES1) + GIES 2</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>mastère spé. expert en projets et production d'énergies renouvelables</x:t>
   </x:si>
   <x:si>
     <x:t>Arts et Métiers - Sciences et Technologies - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>Énergie renouvelable</x:t>
   </x:si>
   <x:si>
+    <x:t>Acquérir la méthodologie de consignation tous fluides (LO-TO) - PRB060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apave Exploitation France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réglementation santé sécurité travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devenir acteur en Sauvetage Secourisme du Travail (SST) - PRS001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accident travail maladie professionnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maintenir et actualiser les compétences acteur en Sauvetage Secourisme du Travail (SST) - PRS002</x:t>
   </x:si>
   <x:si>
-    <x:t>Apave Exploitation France</x:t>
-[...8 lines deleted...]
-    <x:t>MONTFAVET</x:t>
+    <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-16e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Acquérir la méthodologie de consignation tous fluides (LO-TO) - PRB060</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Améliorer sa démarche de gestion des entreprises extérieures - Plan de prévention - PRA006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sécurité intervention extérieure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Membre du CSE : renouvellement de la formation santé-sécurité et conditions de travail - PRA052</x:t>
   </x:si>
   <x:si>
     <x:t>Comité social économique</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/10/2026 00:00:00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-TULLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/24/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Être membre du CSE - Formation initiale santé sécurité et conditions de travail - PRA050</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Membre de la Commission Santé Sécurité Conditions de Travail du CSE des entreprises de plus de 300 salariés : renouvellement de la formation santé-sécurité et conditions de travail - PRA053</x:t>
   </x:si>
   <x:si>
     <x:t>Plan de prévention et coordination des entreprises extérieures</x:t>
@@ -1478,84 +1478,84 @@
   <x:si>
     <x:t>Gestion données massives</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours Homme et environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours mer</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours biochimie</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention sciences de la vie parcours biologie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention sciences de la vie et de la Terre parcours biodiversité et écologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours systèmes de management QHSE en filière viti-vinicole</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention sciences de la vie parcours biologie</x:t>
+    <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours qualité et laboratoire</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours génie chimique, génie des procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours sciences biologiques et géologiques</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours physiologie et génomique fonctionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique, chimie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention bio-industries et biotechnologies parcours sécurité, qualité et microbiologie en industries agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre mention sciences de la vie et de la terre parcours CUPGE « Agro-Véto »</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours environnement, pollutions et milieux</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours qualité et laboratoire</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours chimie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours terre</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours biologie cellulaire</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de la protection et de la gestion de l'environnement parcours éco-RSE : responsabilité sociétale des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences de la terre</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention bio-industries et biotechnologies parcours biotechnologie, immunologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours biochimie, biologie cellulaire et physiologie</x:t>
   </x:si>
@@ -2716,259 +2716,259 @@
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>592347</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>592169</x:v>
+        <x:v>592020</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>592170</x:v>
+        <x:v>592169</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>632371</x:v>
+        <x:v>592170</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>592020</x:v>
+        <x:v>632371</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -3049,51 +3049,51 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>592171</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>11454</x:v>
@@ -3103,91 +3103,91 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>592017</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>592018</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -3271,306 +3271,305 @@
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>592350</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>40115</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>592346</x:v>
+        <x:v>591905</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>591905</x:v>
+        <x:v>592022</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="J23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>592022</x:v>
+        <x:v>596630</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>71</x:v>
-[...1 lines deleted...]
-      <x:c r="C24" s="15" t="s"/>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="n">
+        <x:v>40115</x:v>
+      </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="J24" s="14" t="s"/>
+      <x:c r="J24" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>596630</x:v>
+        <x:v>592346</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>592021</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
@@ -3654,51 +3653,51 @@
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>591907</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
@@ -4058,311 +4057,311 @@
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>33053</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="S35" s="0" t="n">
+        <x:v>627716</x:v>
+      </x:c>
+      <x:c r="T35" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="S35" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T35" s="4" t="s">
+      <x:c r="U35" s="4" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>33053</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>627716</x:v>
+        <x:v>628009</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>627719</x:v>
+        <x:v>628020</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>628020</x:v>
+        <x:v>627719</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>628022</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>628038</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
@@ -4649,100 +4648,100 @@
       <x:c r="K46" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>637364</x:v>
+        <x:v>586790</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>637369</x:v>
+        <x:v>637364</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>130</x:v>
@@ -4751,100 +4750,100 @@
       <x:c r="K48" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>637377</x:v>
+        <x:v>637369</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>586790</x:v>
+        <x:v>637377</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>130</x:v>
@@ -4902,51 +4901,51 @@
       <x:c r="K51" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>586786</x:v>
+        <x:v>637375</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>130</x:v>
@@ -4955,51 +4954,51 @@
       <x:c r="K52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>637375</x:v>
+        <x:v>586786</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>85</x:v>
@@ -5567,106 +5566,106 @@
       <x:c r="K64" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>626277</x:v>
+        <x:v>626279</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>626279</x:v>
+        <x:v>626277</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
@@ -6898,127 +6897,127 @@
         <x:v>607273</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>523171</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>625208</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>258</x:v>
@@ -7250,51 +7249,51 @@
       <x:c r="I95" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>605272</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -8000,75 +7999,75 @@
         <x:v>80</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>540596</x:v>
+        <x:v>609315</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
@@ -8145,103 +8144,105 @@
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>509526</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>35214</x:v>
+        <x:v>41978</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s"/>
+      <x:c r="E112" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>609315</x:v>
+        <x:v>632824</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -8259,278 +8260,276 @@
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>546766</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>41978</x:v>
+        <x:v>35214</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>12537</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>632824</x:v>
+        <x:v>540596</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>605100</x:v>
+        <x:v>571046</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>41978</x:v>
+        <x:v>39944</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>12537</x:v>
+        <x:v>12570</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>632818</x:v>
+        <x:v>605100</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>39944</x:v>
+        <x:v>41978</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>12570</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>571046</x:v>
+        <x:v>632818</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
@@ -8713,51 +8712,51 @@
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>548692</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
@@ -8772,351 +8771,351 @@
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>548691</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>635664</x:v>
+        <x:v>635667</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>635663</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>635667</x:v>
+        <x:v>635661</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>635661</x:v>
+        <x:v>635664</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>635665</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>635666</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>207</x:v>
@@ -9677,51 +9676,51 @@
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>600206</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>41100</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
@@ -9903,205 +9902,205 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>630893</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>592019</x:v>
+        <x:v>591904</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>38701</x:v>
+        <x:v>41567</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>591904</x:v>
+        <x:v>596697</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>41567</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>596697</x:v>
+        <x:v>592019</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
@@ -10315,206 +10314,206 @@
       <x:c r="K151" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>638477</x:v>
+        <x:v>613992</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>613992</x:v>
+        <x:v>638477</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>555998</x:v>
+        <x:v>612945</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>612945</x:v>
+        <x:v>555998</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>85</x:v>
@@ -10679,51 +10678,51 @@
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>632808</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
@@ -10763,3469 +10762,3469 @@
       <x:c r="B160" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42817</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>638684</x:v>
+        <x:v>619939</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>620033</x:v>
+        <x:v>619986</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>620036</x:v>
+        <x:v>619988</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>620039</x:v>
+        <x:v>620005</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>620042</x:v>
+        <x:v>620023</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>620049</x:v>
+        <x:v>638684</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>620050</x:v>
+        <x:v>620033</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>620055</x:v>
+        <x:v>620036</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>42817</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>619939</x:v>
+        <x:v>620039</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>619986</x:v>
+        <x:v>620042</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>619988</x:v>
+        <x:v>620049</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>620005</x:v>
+        <x:v>620050</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>620023</x:v>
+        <x:v>620055</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>620035</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>620038</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>620051</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>33029</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>619924</x:v>
+        <x:v>620041</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>42817</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>619938</x:v>
+        <x:v>620044</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>620010</x:v>
+        <x:v>620052</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>620016</x:v>
+        <x:v>620057</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>42896</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>619919</x:v>
+        <x:v>620058</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>42896</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>620006</x:v>
+        <x:v>619919</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>620015</x:v>
+        <x:v>620006</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>620018</x:v>
+        <x:v>620015</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>620022</x:v>
+        <x:v>620018</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>620041</x:v>
+        <x:v>620022</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42817</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>620044</x:v>
+        <x:v>619938</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>620052</x:v>
+        <x:v>620010</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>620057</x:v>
+        <x:v>620016</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>33029</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>620058</x:v>
+        <x:v>619924</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>620043</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>620053</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>620054</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>619996</x:v>
+        <x:v>619982</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="U193" s="4" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>619998</x:v>
+        <x:v>619994</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>619999</x:v>
+        <x:v>619995</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>620002</x:v>
+        <x:v>620011</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>620003</x:v>
+        <x:v>620017</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>620007</x:v>
+        <x:v>620026</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>620012</x:v>
+        <x:v>619996</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>620025</x:v>
+        <x:v>619998</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>619982</x:v>
+        <x:v>619999</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>619994</x:v>
+        <x:v>620002</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>619995</x:v>
+        <x:v>620003</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>620011</x:v>
+        <x:v>620007</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="S205" s="0" t="n">
+        <x:v>620012</x:v>
+      </x:c>
+      <x:c r="T205" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="S205" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>620026</x:v>
+        <x:v>620025</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>620034</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>620037</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>620040</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>620045</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>620047</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>620048</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>620056</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>619981</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>619985</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>619987</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>619989</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>619997</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>620000</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>620001</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>620004</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>620008</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>620009</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>620014</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>620021</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>620024</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>33029</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>619922</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
@@ -14234,155 +14233,155 @@
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>33029</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>619923</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>33029</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>619925</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42817</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>599758</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
@@ -14883,614 +14882,614 @@
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>574928</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>574920</x:v>
+        <x:v>581345</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>40331</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>576129</x:v>
+        <x:v>574920</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>40331</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>581345</x:v>
+        <x:v>576129</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>38701</x:v>
+        <x:v>40331</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>574907</x:v>
+        <x:v>576127</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>574926</x:v>
+        <x:v>574907</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>574933</x:v>
+        <x:v>574926</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>581549</x:v>
+        <x:v>574933</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>38979</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>581550</x:v>
+        <x:v>581549</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>40411</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>11502</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>576109</x:v>
+        <x:v>581550</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>40115</x:v>
+        <x:v>40411</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>574919</x:v>
+        <x:v>576109</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
@@ -15505,173 +15504,173 @@
       <x:c r="K250" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>574921</x:v>
+        <x:v>574919</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>40411</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>11502</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>632948</x:v>
+        <x:v>574921</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>40331</x:v>
+        <x:v>40411</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>576127</x:v>
+        <x:v>632948</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15692,334 +15691,334 @@
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>581547</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>632951</x:v>
+        <x:v>574906</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>632954</x:v>
+        <x:v>574927</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>574906</x:v>
+        <x:v>574930</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>574927</x:v>
+        <x:v>632951</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>574930</x:v>
+        <x:v>632954</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>40343</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17234,51 +17233,51 @@
       <x:c r="L280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42890</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>616982</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>518</x:v>