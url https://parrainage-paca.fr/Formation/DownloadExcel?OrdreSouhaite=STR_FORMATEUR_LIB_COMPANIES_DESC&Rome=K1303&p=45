--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -197,68 +197,68 @@
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement de la période périnatale et au fil de la vie, doula, accompagnante périnatalité et parentalité</x:t>
   </x:si>
   <x:si>
     <x:t>Une Porte Vers Soi</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Service à la personne</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>06/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/02/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Accompagnement périnatal - Massages bébé</x:t>
   </x:si>
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Profession libérale , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>CAP accompagnant éducatif petite enfance (Apprentissage)</x:t>
@@ -395,167 +395,167 @@
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel assistant de vie aux familles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel assistant de vie aux familles module relations usagers clients séniors</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Recherche Expérimentation Formation Loisirs et Tourisme Social</x:t>
   </x:si>
   <x:si>
     <x:t>REFLETS</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel assistant de vie aux familles</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin vers les métiers des services à la personne et de la petite enfance</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>COGOLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel assistant de vie aux familles (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>COGOLIN</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Le métier d'aide à domicile</x:t>
   </x:si>
   <x:si>
     <x:t>Seven Life</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
@@ -824,65 +824,65 @@
   <x:si>
     <x:t>Maison Familiale et Rurale Montagne 05</x:t>
   </x:si>
   <x:si>
     <x:t>05300</x:t>
   </x:si>
   <x:si>
     <x:t>VENTAVON</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro services aux personnes et animation dans les territoires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale La Montagnette</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale d'Education et d'Orientation de Bléone Durance</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2025 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Maison Familiale et Rurale de Puyloubier</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro services aux personnes et aux territoires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Vert d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06602</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Provence Verte</x:t>
@@ -1013,59 +1013,59 @@
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'accompagnant éducatif et social (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léon Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
+    <x:t>01/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/19/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LP La Providence</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée La Providence</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Francis de Croisset</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
@@ -1121,62 +1121,62 @@
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beau de Rochas</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Luzcare</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel assistant(e) de vie aux familles blocs de compétences 1 - 2 (POEC)</x:t>
   </x:si>
   <x:si>
-    <x:t>Luzcare</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>LPO H Leroy</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>LPA les Magnanarelles</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>LPA les Alpilles</x:t>
@@ -1361,59 +1361,59 @@
   <x:si>
     <x:t>Institut Régional du Travail Social Paca et Corse</x:t>
   </x:si>
   <x:si>
     <x:t>13267</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'accompagnant éducatif et social</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional des formations sanitaires et sociales</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/20/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Giapats - CFA Régional Métiers du Social</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical</x:t>
   </x:si>
   <x:si>
     <x:t>IPAM</x:t>
   </x:si>
   <x:si>
     <x:t>59200</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Institut pour Déficients Auditifs la Remusade</x:t>
@@ -1652,80 +1652,80 @@
   <x:si>
     <x:t>03/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP accompagnant éducatif petite enfance (AFC / Région)</x:t>
   </x:si>
   <x:si>
     <x:t>Programme France Travail - Conseil régional</x:t>
   </x:si>
   <x:si>
     <x:t>APT</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
+    <x:t>02/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/11/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/08/2026 00:00:00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formadom</x:t>
@@ -1802,95 +1802,95 @@
   <x:si>
     <x:t>06/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagner la parentalité du désir d'enfant au post partum - Doula, accompagnante à la naissance</x:t>
   </x:si>
   <x:si>
     <x:t>Envol et Matrescence</x:t>
   </x:si>
   <x:si>
     <x:t>EM</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Femme , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi plus de 26 ans , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Femme , Tout public</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Eloce - Walter Learning</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/28/2028 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Eki-Vie - Harmonika</x:t>
   </x:si>
   <x:si>
     <x:t>78730</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching de vie et business</x:t>
   </x:si>
   <x:si>
     <x:t>Efcoaching</x:t>
   </x:si>
   <x:si>
     <x:t>13580</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures - Manutention des personnes malades ou dépendantes</x:t>
@@ -2195,50 +2195,59 @@
   <x:si>
     <x:t>Association Sud Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ASF</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Bénéficiaire du RSA</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Auxiliaire d’entretien du cadre de vie (AECV)</x:t>
   </x:si>
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Académie de la Beauté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association du Centre d'Orientation de Psychologie Appliquée et de Documentation</x:t>
   </x:si>
   <x:si>
     <x:t>ACOPAD</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour l'Education Cognitive et le Développement</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Découverte des métiers des services à la personne</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
@@ -2333,89 +2342,89 @@
   <x:si>
     <x:t>Titre professionnel assistant de vie aux familles (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/22/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Accompagner la personne dans ses activités essentielles du quotidien et dans ses projets - Bloc de compétences du titre professionnel Assistant de vie aux familles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assistant de vie aux familles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Entretenir le logement et le linge d'un particulier - Bloc de compétences du titre professionnel Assistant de vie aux familles</x:t>
   </x:si>
   <x:si>
-    <x:t>GAP CEDEX</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
@@ -2427,59 +2436,50 @@
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation au concours d'ATSEM</x:t>
   </x:si>
   <x:si>
     <x:t>Afec</x:t>
   </x:si>
   <x:si>
     <x:t>93500</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation à l'entrée en CAP AEPE</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>13 en Form</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -3156,261 +3156,261 @@
       <x:c r="K4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>617466</x:v>
+        <x:v>630651</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>617467</x:v>
+        <x:v>617466</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>623037</x:v>
+        <x:v>617467</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>617463</x:v>
+        <x:v>623037</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>630651</x:v>
+        <x:v>617463</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>39</x:v>
@@ -3438,127 +3438,127 @@
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>617465</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>623059</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
@@ -3694,159 +3694,159 @@
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>548582</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>599787</x:v>
+        <x:v>599785</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>599785</x:v>
+        <x:v>599787</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5101,103 +5101,105 @@
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>626873</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s"/>
+      <x:c r="E40" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>628278</x:v>
+        <x:v>609267</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5323,918 +5325,918 @@
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>628305</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>609268</x:v>
+        <x:v>628278</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>609267</x:v>
+        <x:v>609268</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s">
+      <x:c r="E46" s="14" t="s"/>
+      <x:c r="F46" s="14" t="s"/>
+      <x:c r="G46" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="F46" s="14" t="s">
+      <x:c r="H46" s="14" t="s"/>
+      <x:c r="I46" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="G46" s="14" t="s">
+      <x:c r="J46" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K46" s="14" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>583645</x:v>
+        <x:v>609120</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>604079</x:v>
+        <x:v>583645</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s"/>
+      <x:c r="E48" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>609120</x:v>
+        <x:v>604079</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>604081</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>604082</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>555064</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>555109</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>637372</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G54" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I54" s="16" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="J54" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K54" s="14" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>583644</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>604080</x:v>
+        <x:v>555063</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
+      <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="S56" s="14" t="n">
+        <x:v>635637</x:v>
+      </x:c>
+      <x:c r="T56" s="16" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="U56" s="16" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>555063</x:v>
+        <x:v>604080</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
-      <x:c r="F58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F58" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
       <x:c r="G58" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>635637</x:v>
+        <x:v>638483</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
@@ -9033,118 +9035,118 @@
       <x:c r="K107" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>622170</x:v>
+        <x:v>622168</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>501259</x:v>
+        <x:v>622173</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -9154,118 +9156,118 @@
       <x:c r="K109" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>545446</x:v>
+        <x:v>545445</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>545416</x:v>
+        <x:v>622171</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -9275,112 +9277,112 @@
       <x:c r="K111" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>622171</x:v>
+        <x:v>545444</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>545444</x:v>
+        <x:v>545416</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
@@ -9396,118 +9398,118 @@
       <x:c r="K113" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>622168</x:v>
+        <x:v>501259</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>622173</x:v>
+        <x:v>622170</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -9517,57 +9519,57 @@
       <x:c r="K115" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>545445</x:v>
+        <x:v>545446</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>227</x:v>
@@ -9578,178 +9580,178 @@
       <x:c r="K116" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>599363</x:v>
+        <x:v>547236</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>547236</x:v>
+        <x:v>599364</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>599364</x:v>
+        <x:v>599363</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="U118" s="16" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
@@ -9759,420 +9761,420 @@
       <x:c r="K119" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>599632</x:v>
+        <x:v>545553</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>545542</x:v>
+        <x:v>599631</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>545553</x:v>
+        <x:v>599626</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>599631</x:v>
+        <x:v>497797</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>599626</x:v>
+        <x:v>545552</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>497797</x:v>
+        <x:v>599632</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>545552</x:v>
+        <x:v>545542</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -10301,159 +10303,160 @@
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>596618</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
+      <x:c r="E129" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>591919</x:v>
+        <x:v>605502</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>605502</x:v>
+        <x:v>591919</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -10531,97 +10534,97 @@
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>596342</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>591922</x:v>
+        <x:v>596617</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -10642,97 +10645,97 @@
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>596210</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>596617</x:v>
+        <x:v>591922</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
@@ -11282,51 +11285,51 @@
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -11369,60 +11372,60 @@
       <x:c r="J147" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>605995</x:v>
+        <x:v>605994</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>311</x:v>
@@ -11430,57 +11433,57 @@
       <x:c r="J148" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>605994</x:v>
+        <x:v>605995</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -11908,165 +11911,164 @@
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>596624</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
-        <x:v>128</x:v>
-[...2 lines deleted...]
-        <x:v>140</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="I157" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="I157" s="4" t="s">
+      <x:c r="J157" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K157" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="L157" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="M157" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="N157" s="3" t="n">
+        <x:v>44041</x:v>
+      </x:c>
+      <x:c r="O157" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="P157" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="Q157" s="4" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="R157" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="J157" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>638373</x:v>
+        <x:v>600615</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
-        <x:v>57</x:v>
-[...1 lines deleted...]
-      <x:c r="F158" s="14" t="s"/>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F158" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
       <x:c r="G158" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J158" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K158" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="L158" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="M158" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="N158" s="15" t="n">
+        <x:v>42056</x:v>
+      </x:c>
+      <x:c r="O158" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P158" s="14" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="Q158" s="16" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="R158" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="J158" s="14" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>600615</x:v>
+        <x:v>638373</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
@@ -12682,111 +12684,111 @@
       <x:c r="K170" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>596202</x:v>
+        <x:v>596190</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>596190</x:v>
+        <x:v>596202</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -12928,78 +12930,78 @@
       <x:c r="S174" s="14" t="n">
         <x:v>596212</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>596211</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
@@ -13460,51 +13462,51 @@
       <x:c r="J184" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>549895</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -13520,51 +13522,51 @@
       <x:c r="J185" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>605883</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
@@ -13580,51 +13582,51 @@
       <x:c r="K186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>581874</x:v>
+        <x:v>570626</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -13634,51 +13636,51 @@
       <x:c r="K187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>570626</x:v>
+        <x:v>581874</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
@@ -14218,51 +14220,51 @@
       <x:c r="R197" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>632309</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G198" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -14281,162 +14283,162 @@
       <x:c r="R198" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>575895</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>575896</x:v>
+        <x:v>635454</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G200" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>635454</x:v>
+        <x:v>575896</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -14467,114 +14469,114 @@
       <x:c r="R201" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>630715</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G202" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>635452</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -14816,51 +14818,51 @@
       <x:c r="M207" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>599082</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>169</x:v>
@@ -14877,51 +14879,51 @@
       <x:c r="M208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>599081</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -14949,51 +14951,51 @@
       <x:c r="R209" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>628720</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G210" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -15057,51 +15059,51 @@
       <x:c r="M211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>599080</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
@@ -15232,51 +15234,51 @@
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>578450</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -15359,51 +15361,51 @@
       <x:c r="R216" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>614578</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -15422,51 +15424,51 @@
       <x:c r="R217" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>629992</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G218" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -15485,96 +15487,96 @@
       <x:c r="R218" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>576250</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>576253</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
@@ -15780,51 +15782,51 @@
       <x:c r="R223" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>578453</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G224" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -15843,51 +15845,51 @@
       <x:c r="R224" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>576252</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -15896,225 +15898,225 @@
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>629993</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
-      <x:c r="E226" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E226" s="14" t="s"/>
+      <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>588097</x:v>
+        <x:v>578448</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>578448</x:v>
+        <x:v>578454</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
-      <x:c r="E228" s="14" t="s"/>
-      <x:c r="F228" s="14" t="s"/>
+      <x:c r="E228" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F228" s="14" t="s">
+        <x:v>427</x:v>
+      </x:c>
       <x:c r="G228" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>578454</x:v>
+        <x:v>588097</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -16142,51 +16144,51 @@
       <x:c r="R229" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>607952</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G230" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>44028</x:v>
@@ -16196,51 +16198,51 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>620819</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>33</x:v>
@@ -16314,51 +16316,51 @@
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>630314</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>33</x:v>
@@ -16371,51 +16373,51 @@
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>573366</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16430,51 +16432,51 @@
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>573363</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>33</x:v>
@@ -16487,51 +16489,51 @@
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>573364</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16546,51 +16548,51 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>573369</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>33</x:v>
@@ -17056,51 +17058,51 @@
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>551990</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
@@ -17201,51 +17203,51 @@
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>638769</x:v>
       </x:c>
@@ -17258,51 +17260,51 @@
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>638770</x:v>
       </x:c>
@@ -17340,51 +17342,51 @@
       <x:c r="J250" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>607646</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
@@ -17408,1471 +17410,1476 @@
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>596340</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
-        <x:v>109</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>630403</x:v>
+        <x:v>599775</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>511</x:v>
-[...1 lines deleted...]
-      <x:c r="C253" s="3" t="s"/>
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C253" s="3" t="n">
+        <x:v>42423</x:v>
+      </x:c>
       <x:c r="D253" s="3" t="s"/>
+      <x:c r="E253" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F253" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
+      <x:c r="J253" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>44030</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>583205</x:v>
+        <x:v>630403</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>426</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
-      <x:c r="E254" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E254" s="14" t="s"/>
+      <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="J254" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>44030</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>578948</x:v>
+        <x:v>583205</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>512</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>578949</x:v>
+        <x:v>578948</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
-        <x:v>57</x:v>
-[...1 lines deleted...]
-      <x:c r="F256" s="14" t="s"/>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F256" s="14" t="s">
+        <x:v>427</x:v>
+      </x:c>
       <x:c r="G256" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>607628</x:v>
+        <x:v>578949</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
-        <x:v>37424</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
+      <x:c r="E257" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>44022</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>626726</x:v>
+        <x:v>607628</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G258" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>630405</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>37424</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
-      <x:c r="E259" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44022</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>599775</x:v>
+        <x:v>626726</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G260" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>587999</x:v>
+        <x:v>587998</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>587998</x:v>
+        <x:v>587999</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>624734</x:v>
+        <x:v>575573</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
-      <x:c r="E263" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>639033</x:v>
+        <x:v>587908</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
-      <x:c r="E264" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E264" s="14" t="s"/>
+      <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>630646</x:v>
+        <x:v>624734</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
+      <x:c r="E265" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F265" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>622530</x:v>
+        <x:v>639033</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
-      <x:c r="E266" s="14" t="s"/>
-      <x:c r="F266" s="14" t="s"/>
+      <x:c r="E266" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F266" s="14" t="s">
+        <x:v>427</x:v>
+      </x:c>
       <x:c r="G266" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>566294</x:v>
+        <x:v>630646</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>37424</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>44022</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>598132</x:v>
+        <x:v>622530</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>587254</x:v>
+        <x:v>566294</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>37424</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>44022</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>630497</x:v>
+        <x:v>598132</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>581438</x:v>
+        <x:v>587254</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>575573</x:v>
+        <x:v>630497</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>587908</x:v>
+        <x:v>581438</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
+      <x:c r="E273" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F273" s="0" t="s">
+        <x:v>522</x:v>
+      </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H273" s="0" t="s">
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>625344</x:v>
+        <x:v>634944</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
-        <x:v>109</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>634944</x:v>
+        <x:v>559104</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
-      <x:c r="E275" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>559104</x:v>
+        <x:v>548632</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
@@ -18882,1042 +18889,1043 @@
       <x:c r="J276" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>548632</x:v>
+        <x:v>625344</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>634942</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
-      <x:c r="E278" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E278" s="14" t="s"/>
+      <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>633749</x:v>
+        <x:v>575570</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>575570</x:v>
+        <x:v>633172</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
-      <x:c r="E280" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E280" s="14" t="s"/>
+      <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>634325</x:v>
+        <x:v>575996</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>633172</x:v>
+        <x:v>575572</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
-      <x:c r="E282" s="14" t="s"/>
-      <x:c r="F282" s="14" t="s"/>
+      <x:c r="E282" s="14" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F282" s="14" t="s">
+        <x:v>129</x:v>
+      </x:c>
       <x:c r="G282" s="14" t="s">
-        <x:v>329</x:v>
-[...1 lines deleted...]
-      <x:c r="H282" s="14" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>575996</x:v>
+        <x:v>634325</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
+      <x:c r="E283" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F283" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H283" s="0" t="s">
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>575572</x:v>
+        <x:v>634323</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G284" s="14" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>634323</x:v>
+        <x:v>579206</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>579206</x:v>
+        <x:v>579219</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
-      <x:c r="E286" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E286" s="14" t="s"/>
+      <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>579219</x:v>
+        <x:v>575571</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>575571</x:v>
+        <x:v>633173</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
-      <x:c r="E288" s="14" t="s"/>
-      <x:c r="F288" s="14" t="s"/>
+      <x:c r="E288" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F288" s="14" t="s">
+        <x:v>427</x:v>
+      </x:c>
       <x:c r="G288" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>633173</x:v>
+        <x:v>634905</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>531</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
-      <x:c r="E289" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>579207</x:v>
+        <x:v>633174</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
-      <x:c r="E290" s="14" t="s"/>
-      <x:c r="F290" s="14" t="s"/>
+      <x:c r="E290" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F290" s="14" t="s">
+        <x:v>427</x:v>
+      </x:c>
       <x:c r="G290" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>633174</x:v>
+        <x:v>579207</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>634905</x:v>
+        <x:v>633749</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>572812</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>616975</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
@@ -19936,345 +19944,345 @@
       <x:c r="K294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>573307</x:v>
+        <x:v>617133</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>617132</x:v>
+        <x:v>573306</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
-      <x:c r="E296" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E296" s="14" t="s"/>
+      <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>309</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>616274</x:v>
+        <x:v>573307</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
-      <x:c r="E297" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>309</x:v>
-[...2 lines deleted...]
-        <x:v>310</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>616273</x:v>
+        <x:v>617132</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
-      <x:c r="E298" s="14" t="s"/>
-      <x:c r="F298" s="14" t="s"/>
+      <x:c r="E298" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F298" s="14" t="s">
+        <x:v>427</x:v>
+      </x:c>
       <x:c r="G298" s="14" t="s">
-        <x:v>320</x:v>
-[...1 lines deleted...]
-      <x:c r="H298" s="14" t="s"/>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H298" s="14" t="s">
+        <x:v>310</x:v>
+      </x:c>
       <x:c r="I298" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>617133</x:v>
+        <x:v>616274</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
+      <x:c r="E299" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F299" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H299" s="0" t="s">
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>573306</x:v>
+        <x:v>616273</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
@@ -20449,121 +20457,121 @@
       <x:c r="J303" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>611059</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G304" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>603443</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20623,93 +20631,93 @@
       <x:c r="J306" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>547650</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>626581</x:v>
       </x:c>
@@ -20797,60 +20805,60 @@
       <x:c r="J309" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>543721</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>358</x:v>
@@ -20921,57 +20929,57 @@
       <x:c r="K311" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>609367</x:v>
+        <x:v>548675</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>358</x:v>
@@ -20982,57 +20990,57 @@
       <x:c r="K312" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>548675</x:v>
+        <x:v>609367</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
@@ -21238,51 +21246,51 @@
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>548674</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>42056</x:v>
@@ -21307,251 +21315,251 @@
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>617064</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>617068</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>617066</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>617063</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -21592,51 +21600,51 @@
       <x:c r="R322" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>630250</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -21655,159 +21663,159 @@
       <x:c r="R323" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>633541</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G324" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>603440</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>633542</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
@@ -22013,69 +22021,69 @@
       <x:c r="R329" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>546095</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G330" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I330" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>583635</x:v>
       </x:c>
@@ -22169,384 +22177,384 @@
       <x:c r="K332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>618105</x:v>
+        <x:v>546186</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>624651</x:v>
+        <x:v>617389</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
-        <x:v>156</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>617389</x:v>
+        <x:v>624651</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>624654</x:v>
+        <x:v>618105</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>625058</x:v>
+        <x:v>624654</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>618103</x:v>
+        <x:v>625058</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>546167</x:v>
+        <x:v>618103</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
@@ -22556,51 +22564,51 @@
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>546186</x:v>
+        <x:v>546167</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>565</x:v>
@@ -22724,51 +22732,51 @@
       <x:c r="K342" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>636029</x:v>
+        <x:v>598418</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>576</x:v>
@@ -22776,51 +22784,51 @@
       <x:c r="K343" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>598418</x:v>
+        <x:v>636029</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>583</x:v>
@@ -22849,267 +22857,266 @@
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>554199</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>591335</x:v>
+        <x:v>611598</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>602660</x:v>
+        <x:v>602659</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
-      <x:c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>602659</x:v>
+        <x:v>591335</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
-      <x:c r="E348" s="14" t="s"/>
+      <x:c r="E348" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>611598</x:v>
+        <x:v>602660</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>590</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
@@ -23291,51 +23298,51 @@
         <x:v>638506</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>618094</x:v>
       </x:c>
@@ -23365,51 +23372,51 @@
         <x:v>343</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>598290</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
@@ -23466,126 +23473,126 @@
       <x:c r="C356" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>525404</x:v>
+        <x:v>630335</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>630335</x:v>
+        <x:v>525404</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
@@ -23833,51 +23840,51 @@
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>606987</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -23890,51 +23897,51 @@
       <x:c r="M363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>606989</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
@@ -24021,114 +24028,114 @@
       <x:c r="R365" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>606985</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G366" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>632334</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -24147,114 +24154,114 @@
       <x:c r="R367" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>578489</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G368" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>632335</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -24316,54 +24323,54 @@
       <x:c r="L370" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>611037</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="U370" s="16" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -24440,51 +24447,51 @@
       <x:c r="M372" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>611038</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -24842,51 +24849,51 @@
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>599258</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
@@ -25751,51 +25758,51 @@
       <x:c r="R394" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>600695</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -25811,97 +25818,97 @@
       <x:c r="R395" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>575906</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G396" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>629952</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -26029,110 +26036,110 @@
       <x:c r="K399" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>615830</x:v>
+        <x:v>615831</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="I400" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>615835</x:v>
+        <x:v>615832</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
@@ -26145,110 +26152,110 @@
       <x:c r="K401" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>615831</x:v>
+        <x:v>615830</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>615832</x:v>
+        <x:v>615835</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
@@ -26921,51 +26928,51 @@
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>630577</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>39</x:v>
@@ -26988,64 +26995,64 @@
       <x:c r="S415" s="0" t="n">
         <x:v>631008</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G416" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>636311</x:v>
       </x:c>
@@ -27236,51 +27243,51 @@
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G420" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>638837</x:v>
       </x:c>
@@ -27501,4975 +27508,4979 @@
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>611251</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>631141</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>610117</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>635662</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
-        <x:v>109</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>583643</x:v>
+        <x:v>601421</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>708</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="Q429" s="4" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="R429" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="S429" s="0" t="n">
+        <x:v>583643</x:v>
+      </x:c>
+      <x:c r="T429" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="Q429" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G430" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>634927</x:v>
+        <x:v>612241</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>127</x:v>
-[...1 lines deleted...]
-      <x:c r="C431" s="3" t="s"/>
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C431" s="3" t="n">
+        <x:v>38565</x:v>
+      </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
+      <x:c r="J431" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>637367</x:v>
+        <x:v>634927</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G432" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>583616</x:v>
+        <x:v>637367</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>632735</x:v>
+        <x:v>583616</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="U433" s="4" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>521</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G434" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="J434" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>634916</x:v>
+        <x:v>632735</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>626587</x:v>
+        <x:v>634916</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>703</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G436" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>634948</x:v>
+        <x:v>626587</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>634322</x:v>
+        <x:v>634948</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G438" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>583614</x:v>
+        <x:v>634322</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>634923</x:v>
+        <x:v>583614</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="G440" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>634924</x:v>
+        <x:v>634923</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>721</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>626584</x:v>
+        <x:v>634924</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>723</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G442" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I442" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>634318</x:v>
+        <x:v>626584</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>626583</x:v>
+        <x:v>634318</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G444" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>626586</x:v>
+        <x:v>626583</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>703</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>629011</x:v>
+        <x:v>626586</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>725</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G446" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>634317</x:v>
+        <x:v>629011</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>634321</x:v>
+        <x:v>634317</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G448" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>634794</x:v>
+        <x:v>634321</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>728</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>626585</x:v>
+        <x:v>634794</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G450" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>634925</x:v>
+        <x:v>626585</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>714</x:v>
-[...1 lines deleted...]
-      <x:c r="C451" s="3" t="s"/>
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C451" s="3" t="n">
+        <x:v>38565</x:v>
+      </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
+      <x:c r="J451" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>632738</x:v>
+        <x:v>634925</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G452" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="J452" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>629010</x:v>
+        <x:v>632738</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>734</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>629012</x:v>
+        <x:v>629010</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G454" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>636579</x:v>
+        <x:v>629012</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>634320</x:v>
+        <x:v>636579</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
-        <x:v>57</x:v>
-[...1 lines deleted...]
-      <x:c r="F456" s="14" t="s"/>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F456" s="14" t="s">
+        <x:v>129</x:v>
+      </x:c>
       <x:c r="G456" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
-        <x:v>741</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>603579</x:v>
+        <x:v>634320</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>603580</x:v>
+        <x:v>603579</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
-        <x:v>741</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>603581</x:v>
+        <x:v>603580</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
+      <x:c r="E459" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="H459" s="0" t="s">
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>638154</x:v>
+        <x:v>603581</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>744</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
-        <x:v>215</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>596621</x:v>
+        <x:v>638154</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>591921</x:v>
+        <x:v>596621</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
-        <x:v>156</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
-      <x:c r="E462" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>747</x:v>
-[...1 lines deleted...]
-      <x:c r="H462" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
+      <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>606539</x:v>
+        <x:v>591921</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>753</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>629615</x:v>
+        <x:v>606539</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>610268</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>627755</x:v>
+        <x:v>629615</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>756</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
-      <x:c r="E466" s="14" t="s"/>
+      <x:c r="E466" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>579291</x:v>
+        <x:v>627755</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>575505</x:v>
+        <x:v>579293</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>626595</x:v>
+        <x:v>575505</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>761</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>622337</x:v>
+        <x:v>626595</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>762</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>579293</x:v>
+        <x:v>622337</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>637633</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>765</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>579290</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>627966</x:v>
+        <x:v>579291</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>769</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I474" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>627967</x:v>
+        <x:v>627966</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>626605</x:v>
+        <x:v>627967</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I476" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>532286</x:v>
+        <x:v>626605</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>579287</x:v>
+        <x:v>532286</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>579288</x:v>
+        <x:v>579287</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>579289</x:v>
+        <x:v>579288</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>775</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>776</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>579292</x:v>
+        <x:v>579289</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>632523</x:v>
+        <x:v>579292</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>778</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>762</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I482" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>632496</x:v>
+        <x:v>632523</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>778</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>762</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>532215</x:v>
+        <x:v>632496</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I484" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>579150</x:v>
+        <x:v>532215</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>579151</x:v>
+        <x:v>579150</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>775</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>776</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="Q486" s="16" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="R486" s="14" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="S486" s="14" t="n">
+        <x:v>579151</x:v>
+      </x:c>
+      <x:c r="T486" s="16" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="U486" s="16" t="s">
         <x:v>779</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>637558</x:v>
+        <x:v>579152</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>765</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>622325</x:v>
+        <x:v>637558</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>762</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>626517</x:v>
+        <x:v>622325</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>761</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>626527</x:v>
+        <x:v>626517</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>772</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>773</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>627839</x:v>
+        <x:v>626527</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>769</x:v>
+        <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>579153</x:v>
+        <x:v>575423</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>579155</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>575423</x:v>
+        <x:v>627839</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>627840</x:v>
+        <x:v>579153</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>770</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I496" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>579149</x:v>
+        <x:v>627840</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>579154</x:v>
+        <x:v>579149</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>777</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>781</x:v>
-[...1 lines deleted...]
-      <x:c r="C498" s="15" t="s"/>
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="C498" s="15" t="n">
+        <x:v>37715</x:v>
+      </x:c>
       <x:c r="D498" s="15" t="s"/>
-      <x:c r="E498" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E498" s="14" t="s"/>
+      <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="H498" s="14" t="s"/>
+      <x:c r="H498" s="14" t="s">
+        <x:v>783</x:v>
+      </x:c>
       <x:c r="I498" s="16" t="s">
-        <x:v>783</x:v>
-[...1 lines deleted...]
-      <x:c r="J498" s="14" t="s"/>
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="J498" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="K498" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>639670</x:v>
+        <x:v>579154</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>684</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C499" s="3" t="s"/>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>639671</x:v>
+        <x:v>639670</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C500" s="15" t="s"/>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G500" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
-        <x:v>783</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="J500" s="14" t="s"/>
       <x:c r="K500" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>639669</x:v>
+        <x:v>639671</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>684</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F501" s="0" t="s">
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
-        <x:v>490</x:v>
-[...2 lines deleted...]
-        <x:v>181</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>498385</x:v>
+        <x:v>639669</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I502" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>785</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>548676</x:v>
+        <x:v>498385</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>498309</x:v>
+        <x:v>548676</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
-        <x:v>786</x:v>
-[...1 lines deleted...]
-      <x:c r="H504" s="14" t="s"/>
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H504" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
       <x:c r="I504" s="16" t="s">
-        <x:v>787</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
-        <x:v>787</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>601421</x:v>
+        <x:v>498309</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>787</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>787</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>601418</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
-        <x:v>787</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>787</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>615212</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>787</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>787</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>615217</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>57</x:v>
       </x:c>