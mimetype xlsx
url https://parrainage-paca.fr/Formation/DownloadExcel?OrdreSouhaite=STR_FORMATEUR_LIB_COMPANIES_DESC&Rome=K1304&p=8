--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -377,66 +377,66 @@
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Orgaly Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
+    <x:t>11/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole services aux personnes et vente en espace rural</x:t>
   </x:si>
@@ -3106,51 +3106,51 @@
       <x:c r="K24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>603242</x:v>
+        <x:v>555051</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -3163,51 +3163,51 @@
       <x:c r="K25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>603243</x:v>
+        <x:v>603242</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>100</x:v>
@@ -3222,51 +3222,51 @@
       <x:c r="K26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>555051</x:v>
+        <x:v>603243</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>100</x:v>
       </x:c>