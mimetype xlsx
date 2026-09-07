--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -308,101 +308,101 @@
   <x:si>
     <x:t>licence mention administration publique</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation examen concours fonction publique</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
   </x:si>
   <x:si>
     <x:t>master mention intervention et développement social</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité carrières sociales parcours animation sociale et socioculturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médiation socioculturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention sciences sanitaires et sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences sociales</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion administrative et commerciale des organisations parcours management responsable de projet et entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention cartographie, topographie et systèmes d'information géographique</x:t>
   </x:si>
   <x:si>
     <x:t>Cartographie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion sport</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours villes et territoires durables</x:t>
   </x:si>
   <x:si>
-    <x:t>13625</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit de l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Droit environnement</x:t>
   </x:si>
   <x:si>
     <x:t>master mention urbanisme et aménagement</x:t>
   </x:si>
   <x:si>
     <x:t>Plan local urbanisme</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences et humanités</x:t>
   </x:si>
   <x:si>
     <x:t>Développement local</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
@@ -1214,203 +1214,203 @@
   <x:si>
     <x:t>13211</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation de l'architecte diplômé d'Etat à l'exercice de la maîtrise d'oeuvre en son nom propre</x:t>
   </x:si>
   <x:si>
     <x:t>ENSA Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Architecture</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
+    <x:t>Elégance - Ecole Gontard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable du développement des activités (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
-    <x:t>Elégance - Ecole Gontard</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/09/2029 00:00:00</x:t>
+    <x:t>Diplôme d'État de paysagiste (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National des Sciences et Industries du Vivant et de l'Environnement - AgroParisTech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Nationale Supérieure de Paysage - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de paysagiste</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale Supérieure de Paysage</x:t>
   </x:si>
   <x:si>
     <x:t>78000</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Nationale Supérieure de Paysage - Antenne Marseille</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Diplôme d'État de paysagiste (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Ecole de Management</x:t>
   </x:si>
   <x:si>
     <x:t>EMD</x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de l'air et de l'espace</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor of Science gestion et valorisation naturaliste</x:t>
   </x:si>
   <x:si>
     <x:t>École de gestion et de protection de la nature</x:t>
   </x:si>
   <x:si>
     <x:t>Management environnemental</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>CPAG</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'ingénierie sociale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Giapats - CFA Régional Métiers du Social</x:t>
   </x:si>
   <x:si>
     <x:t>Collège Coopératif Provence Alpes Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>DESJEPS spécialité animation socio-éducative ou culturelle mention direction de structure et de projet</x:t>
+  </x:si>
+  <x:si>
     <x:t>CCPAM</x:t>
   </x:si>
   <x:si>
+    <x:t>Activité physique et sportive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>DESJEPS spécialité animation socio-éducative ou culturelle mention direction de structure et de projet</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/04/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Licence mention sciences sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Atelier Hepta - Ketty Turron</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DESJEPS spécialité animation socio-éducative, culturelle et/ou sportive mention direction de structure et de projet (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Régionale Formation Apprentis Métiers Sport, Animation, Tourisme - CFA Régional Métiers du Sport, de l'Animation et du Tourisme - Futurosud</x:t>
   </x:si>
   <x:si>
     <x:t>ARFAMSTA</x:t>
@@ -1460,74 +1460,74 @@
   <x:si>
     <x:t>LE CHAFFAUT-SAINT-JURSON</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion forestière</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>CFPPA</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention géographie, aménagement, environnement et développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention politiques publiques parcours gouvernance de l'action sociale</x:t>
   </x:si>
   <x:si>
-    <x:t>Avignon Université</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention géographie, aménagement, environnement et développement</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention politiques publiques parcours management des organisations par l'analyse du travail</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention administration économique et sociale</x:t>
   </x:si>
   <x:si>
     <x:t>master mention politiques publiques</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sociologie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention gestion des territoires et développement local</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers de la médiation par des approches artistiques et culturelles</x:t>
@@ -1601,86 +1601,86 @@
   <x:si>
     <x:t>Master mention direction de projets ou établissements culturels parcours administration des institutions culturelles</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention urbanisme et aménagement parcours transitions, planification stratégique et projet de territoire</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit et pratique des contentieux publics</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours pratique des droits fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de l'environnement parcours droit de l'urbanisme et droit de l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de l'environnement parcours droit de la transition environnementale</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention droit public parcours droit des finances publiques et de la fiscalité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit public parcours droit immobilier privé et public</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention droit public parcours droit public fondamental</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours théorie du droit</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention urbanisme et aménagement parcours transitions urbaines et coopération en Méditerranée</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention droit public parcours droit des finances publiques et de la fiscalité</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Master mention management public parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut de Management Public et Gouvernance Territoriale</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours sécurité et management des territoires</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention management public parcours marketing et communication publics</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention direction de projets ou établissements culturels parcours management et droit des organisations et des manifestations culturelles</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours attractivité et nouveau marketing territorial</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours management qualité et gestion des risques sociétaux</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention management public parcours marketing et communication publics</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention management public parcours management des administrations publiques</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours management des établissements sanitaires et sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours développement durable et gouvernance territoriale de projets en Méditerranée et à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours droit et management publics des collectivités territoriales</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention administration publique parcours management public</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie parcours territoire, hommes, sociétés</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention géographie et aménagement parcours géographie et aménagement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire de l'art parcours histoire de l'art moderne et contemporain</x:t>
@@ -1703,66 +1703,66 @@
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études portugaises et brésiliennes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études slaves</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de l'Homme, anthropologie, ethnologie parcours sciences de l'Homme, anthropologie, ethnologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de la médiation par des approches artistiques et culturelles</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie parcours Momarch – Master of Martitime Archaeology</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention géographie, aménagement, environnement et développement parcours COAStal managemenT and vulnerabilities</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie archéologie funéraire et archéothanatologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sociologie parcours sociologie</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention études européennes et internationales parcours coopération euro-méditerranéennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études italiennes</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention anthropologie parcours anthropologie audiovisuelle</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention géographie, aménagement, environnement et développement parcours géomatique et modélisation spatiale</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sociologie parcours sociologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention protection et valorisation du patrimoine historique et culturel parcours conservation et restauration du patrimoine bâti</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études italiennes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie parcours archéologie classique des mondes anciens et médiévaux</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention anthropologie parcours anthropologie sociale, ethnologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention études européennes et internationales parcours négociation internationale et interculturelle</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention géographie, aménagement, environnement et développement parcours  territoires, société, aménagement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues et sociétés parcours Moyen-Orient et Maghreb</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études hispaniques et latino-américaines</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion des territoires et développement local parcours gestion durable des territoires de montagne</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
@@ -3100,409 +3100,409 @@
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>591995</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>39696</x:v>
+        <x:v>41551</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>14256</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>592214</x:v>
+        <x:v>620498</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>41599</x:v>
+        <x:v>39696</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>14256</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>596948</x:v>
+        <x:v>592214</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>40339</x:v>
+        <x:v>41599</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>12205</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>592544</x:v>
+        <x:v>596948</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>38700</x:v>
+        <x:v>40339</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>15457</x:v>
+        <x:v>12205</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>592006</x:v>
+        <x:v>592544</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>41555</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>596685</x:v>
+        <x:v>592006</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>41551</x:v>
+        <x:v>41555</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>620498</x:v>
+        <x:v>596685</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39696</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>14256</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>592215</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
@@ -3575,54 +3575,54 @@
       <x:c r="I23" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>591996</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40019</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
@@ -3743,54 +3743,54 @@
       <x:c r="I26" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>595475</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39426</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -4024,51 +4024,51 @@
       <x:c r="G31" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>603392</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
@@ -4274,82 +4274,82 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>592204</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40339</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>592545</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
@@ -4444,79 +4444,79 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>632775</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>592007</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
@@ -4589,350 +4589,348 @@
       <x:c r="G41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>554849</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>110</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="C42" s="15" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C42" s="15" t="n">
+        <x:v>39480</x:v>
+      </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="H42" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>113</x:v>
-[...1 lines deleted...]
-      <x:c r="J42" s="14" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J42" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>598502</x:v>
+        <x:v>620481</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>105</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>596689</x:v>
+        <x:v>598502</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>110</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="C44" s="15" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="n">
+        <x:v>41551</x:v>
+      </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="H44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>113</x:v>
-[...1 lines deleted...]
-      <x:c r="J44" s="14" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>635045</x:v>
+        <x:v>596689</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
-      <x:c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>123</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>603393</x:v>
+        <x:v>635045</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>39480</x:v>
+        <x:v>35512</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s"/>
+      <x:c r="E46" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>104</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>12523</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>620481</x:v>
+        <x:v>603393</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -5044,51 +5042,51 @@
       <x:c r="J49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>15407</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>462203</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6160,51 +6158,51 @@
       <x:c r="J69" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>594406</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -6215,51 +6213,51 @@
       <x:c r="J70" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>594597</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>211</x:v>
@@ -8479,144 +8477,144 @@
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>594417</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>594605</x:v>
+        <x:v>594421</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>594421</x:v>
+        <x:v>594605</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>186</x:v>
@@ -8808,130 +8806,130 @@
         <x:v>286</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>594422</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>594598</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>594420</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>289</x:v>
@@ -9793,51 +9791,51 @@
       <x:c r="T136" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
@@ -9852,51 +9850,51 @@
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
@@ -9909,51 +9907,51 @@
       <x:c r="T138" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
@@ -9968,51 +9966,51 @@
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
@@ -10025,485 +10023,485 @@
       <x:c r="T140" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>567002</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>580210</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>580212</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>628775</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>567005</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>628776</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>567161</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38175</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>590758</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>42567</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10973,51 +10971,51 @@
       <x:c r="J157" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>606932</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>42170</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11032,51 +11030,51 @@
       <x:c r="J158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>552662</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11089,51 +11087,51 @@
       <x:c r="J159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>552683</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11148,51 +11146,51 @@
       <x:c r="J160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>552682</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>40412</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
@@ -11273,440 +11271,441 @@
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>594210</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
+      <x:c r="E163" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>598343</x:v>
+        <x:v>600463</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="U163" s="4" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>600465</x:v>
+        <x:v>599766</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="U164" s="16" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>600463</x:v>
+        <x:v>600465</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>599766</x:v>
+        <x:v>598343</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>40412</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
+      <x:c r="E167" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="H167" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>12512</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>575144</x:v>
+        <x:v>576985</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>40412</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>12512</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>635814</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>40412</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
-      <x:c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G169" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="I169" s="4" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>12512</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>576985</x:v>
+        <x:v>575144</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>395</x:v>
@@ -11827,336 +11826,336 @@
         <x:v>322</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>596846</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38175</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>597249</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>597454</x:v>
+        <x:v>597457</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>38184</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>597429</x:v>
+        <x:v>597454</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>39294</x:v>
+        <x:v>38184</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>592090</x:v>
+        <x:v>597429</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>38166</x:v>
+        <x:v>39294</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>13237</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>597457</x:v>
+        <x:v>592090</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>123</x:v>
@@ -12170,170 +12169,170 @@
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>630795</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>39644</x:v>
+        <x:v>4910</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>44056</x:v>
+        <x:v>15454</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>571063</x:v>
+        <x:v>519937</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>4910</x:v>
+        <x:v>39644</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>15454</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>519937</x:v>
+        <x:v>571063</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
@@ -12575,51 +12574,51 @@
       <x:c r="K185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>607491</x:v>
+        <x:v>608897</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>423</x:v>
@@ -12634,51 +12633,51 @@
       <x:c r="K186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>608897</x:v>
+        <x:v>607491</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>39695</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
@@ -12737,117 +12736,117 @@
       <x:c r="G188" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>611586</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>39931</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>629800</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13048,180 +13047,181 @@
       <x:c r="K193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>549868</x:v>
+        <x:v>605827</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>110</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38352</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
-        <x:v>457</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>21042</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>583939</x:v>
+        <x:v>605840</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38352</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>21042</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>605840</x:v>
+        <x:v>583939</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>448</x:v>
@@ -13232,537 +13232,537 @@
       <x:c r="K196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>605827</x:v>
+        <x:v>549868</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>38177</x:v>
+        <x:v>39194</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>13027</x:v>
+        <x:v>12205</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>624925</x:v>
+        <x:v>592058</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>575563</x:v>
+        <x:v>624925</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>39194</x:v>
+        <x:v>38177</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>12205</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>592058</x:v>
+        <x:v>575563</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>40979</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>12252</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>592805</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>629818</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>629254</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>42355</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>635302</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>597451</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>592057</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
@@ -14117,51 +14117,51 @@
       <x:c r="J212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32096</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>592801</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40987</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -14410,322 +14410,322 @@
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>592542</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>40979</x:v>
+        <x:v>40443</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>12252</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>592804</x:v>
+        <x:v>592541</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>40443</x:v>
+        <x:v>39038</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>592541</x:v>
+        <x:v>591985</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>39038</x:v>
+        <x:v>39403</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>12523</x:v>
+        <x:v>13024</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>591985</x:v>
+        <x:v>592108</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>39403</x:v>
+        <x:v>40717</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>13024</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>592108</x:v>
+        <x:v>592795</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>40098</x:v>
+        <x:v>40056</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>592392</x:v>
+        <x:v>592271</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>42355</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -14743,306 +14743,306 @@
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>635301</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>40717</x:v>
+        <x:v>40979</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>12252</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>592795</x:v>
+        <x:v>592804</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>40056</x:v>
+        <x:v>42355</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>44008</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>592271</x:v>
+        <x:v>635300</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>42355</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>12523</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>635300</x:v>
+        <x:v>592392</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>592056</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>576275</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
@@ -15355,51 +15355,51 @@
       <x:c r="J234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>574882</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40056</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -15412,51 +15412,51 @@
       <x:c r="J235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>639499</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
@@ -15528,51 +15528,51 @@
       <x:c r="J237" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>12505</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>576340</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
@@ -15587,51 +15587,51 @@
       <x:c r="J238" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>576332</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -15644,51 +15644,51 @@
       <x:c r="J239" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>576335</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>36761</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
@@ -15703,51 +15703,51 @@
       <x:c r="J240" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>12518</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>576302</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>36761</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -15760,51 +15760,51 @@
       <x:c r="J241" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>12518</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>576301</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
@@ -15819,54 +15819,54 @@
       <x:c r="J242" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>576334</x:v>
+        <x:v>576331</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
@@ -15876,113 +15876,113 @@
       <x:c r="J243" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>576336</x:v>
+        <x:v>576333</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>40019</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>12505</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>576339</x:v>
+        <x:v>576334</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
@@ -15992,113 +15992,113 @@
       <x:c r="J245" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>576331</x:v>
+        <x:v>576336</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>38166</x:v>
+        <x:v>40019</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>13237</x:v>
+        <x:v>12505</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>576333</x:v>
+        <x:v>576339</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
@@ -16108,51 +16108,51 @@
       <x:c r="J247" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>575040</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
@@ -16167,170 +16167,170 @@
       <x:c r="J248" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>575041</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>39294</x:v>
+        <x:v>35914</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>13016</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>575031</x:v>
+        <x:v>575039</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
-        <x:v>35914</x:v>
+        <x:v>39294</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>13016</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>575032</x:v>
+        <x:v>575031</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
@@ -16340,54 +16340,54 @@
       <x:c r="J251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>575038</x:v>
+        <x:v>575032</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
@@ -16399,54 +16399,54 @@
       <x:c r="J252" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>575039</x:v>
+        <x:v>575038</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
@@ -16456,51 +16456,51 @@
       <x:c r="J253" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>575036</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
@@ -16515,51 +16515,51 @@
       <x:c r="J254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>575037</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -16572,51 +16572,51 @@
       <x:c r="J255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>575033</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
@@ -16631,51 +16631,51 @@
       <x:c r="J256" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>575035</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38184</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -16688,51 +16688,51 @@
       <x:c r="J257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>575030</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40717</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
@@ -16747,51 +16747,51 @@
       <x:c r="J258" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>580921</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>40979</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -16804,51 +16804,51 @@
       <x:c r="J259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>12252</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>580918</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>41176</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
@@ -16863,51 +16863,51 @@
       <x:c r="J260" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>14215</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>575800</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>41176</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -16920,51 +16920,51 @@
       <x:c r="J261" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>14215</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>575801</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
@@ -16979,51 +16979,51 @@
       <x:c r="J262" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>575530</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38695</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -17036,51 +17036,51 @@
       <x:c r="J263" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>575538</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38695</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
@@ -17095,51 +17095,51 @@
       <x:c r="J264" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>575539</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -17152,51 +17152,51 @@
       <x:c r="J265" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>575708</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
@@ -17211,51 +17211,51 @@
       <x:c r="J266" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>575710</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -17268,51 +17268,51 @@
       <x:c r="J267" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>575711</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>39698</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
@@ -17327,51 +17327,51 @@
       <x:c r="J268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>14224</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>575732</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>40987</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -17443,747 +17443,747 @@
       <x:c r="J270" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>581323</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>575535</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>40717</x:v>
+        <x:v>40987</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>32096</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>580920</x:v>
+        <x:v>581320</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>39691</x:v>
+        <x:v>40717</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>11029</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>580927</x:v>
+        <x:v>580920</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>39038</x:v>
+        <x:v>39691</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>12523</x:v>
+        <x:v>11029</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>575523</x:v>
+        <x:v>580927</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>39194</x:v>
+        <x:v>39403</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>12205</x:v>
+        <x:v>13024</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>575536</x:v>
+        <x:v>575529</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>39694</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>11029</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>575734</x:v>
+        <x:v>575709</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>40443</x:v>
+        <x:v>39038</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>575773</x:v>
+        <x:v>575523</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>40987</x:v>
+        <x:v>39194</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>32096</x:v>
+        <x:v>12205</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>581320</x:v>
+        <x:v>575536</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>40987</x:v>
+        <x:v>39694</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>32096</x:v>
+        <x:v>11029</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>633040</x:v>
+        <x:v>575734</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>39403</x:v>
+        <x:v>40443</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>13024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>575529</x:v>
+        <x:v>575773</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>40098</x:v>
+        <x:v>40987</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>32096</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>575709</x:v>
+        <x:v>633040</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>40717</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>580919</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>39038</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -18196,51 +18196,51 @@
       <x:c r="J283" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>575524</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
@@ -18255,108 +18255,108 @@
       <x:c r="J284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>575531</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>575534</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38695</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
@@ -18371,51 +18371,51 @@
       <x:c r="J286" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>575540</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -18428,51 +18428,51 @@
       <x:c r="J287" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>575707</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>39193</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
@@ -18710,51 +18710,51 @@
       <x:c r="G292" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>14256</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>581551</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
@@ -18826,51 +18826,51 @@
       <x:c r="G294" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>14256</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>574939</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
@@ -19008,110 +19008,110 @@
       <x:c r="J297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>574883</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>35516</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>575962</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -19124,167 +19124,167 @@
       <x:c r="J299" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>581253</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>40339</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>575989</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>40339</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>580618</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>36761</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
@@ -19299,51 +19299,51 @@
       <x:c r="J302" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>12518</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>581233</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>36761</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -19415,108 +19415,108 @@
       <x:c r="J304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>581252</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>35386</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>575970</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>