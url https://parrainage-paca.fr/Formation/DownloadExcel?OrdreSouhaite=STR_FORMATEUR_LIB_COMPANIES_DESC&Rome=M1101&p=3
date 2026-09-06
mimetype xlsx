--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -287,114 +287,114 @@
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Achats durables et responsables sur mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>Achat responsable</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
+    <x:t>LA ROBINE-SUR-GALABRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFURON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTJUSTIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-CROIX-A-LAUZE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBENAS-LES-ALPES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPPEDETTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOS-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MARTIN-DE-CRAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-CHAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EYGALIERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REILLANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACHERES</x:t>
+  </x:si>
+  <x:si>
     <x:t>MANOSQUE</x:t>
-  </x:si>
-[...61 lines deleted...]
-    <x:t>VACHERES</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>AIGLUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sage gestion commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion commerciale achats</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Manager achats et supply chain spécialisation management des achats (Apprentissage)</x:t>
   </x:si>
@@ -1774,51 +1774,51 @@
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>628131</x:v>
+        <x:v>628130</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>67</x:v>
@@ -1827,202 +1827,202 @@
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>628668</x:v>
+        <x:v>626885</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>628676</x:v>
+        <x:v>628032</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>626885</x:v>
+        <x:v>628424</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>628130</x:v>
+        <x:v>628430</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>67</x:v>
@@ -2031,100 +2031,100 @@
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>628423</x:v>
+        <x:v>628459</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>628435</x:v>
+        <x:v>628423</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>67</x:v>
@@ -2133,100 +2133,100 @@
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>628032</x:v>
+        <x:v>628435</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>628424</x:v>
+        <x:v>628668</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>67</x:v>
@@ -2235,100 +2235,100 @@
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>628430</x:v>
+        <x:v>628676</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>628459</x:v>
+        <x:v>628669</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>67</x:v>
@@ -2337,100 +2337,100 @@
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>628669</x:v>
+        <x:v>628678</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>628678</x:v>
+        <x:v>628686</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>67</x:v>
@@ -2439,100 +2439,100 @@
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>628686</x:v>
+        <x:v>628670</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>628670</x:v>
+        <x:v>628671</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>67</x:v>
@@ -2541,100 +2541,100 @@
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>628671</x:v>
+        <x:v>628679</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>628679</x:v>
+        <x:v>628681</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>67</x:v>
@@ -2643,100 +2643,100 @@
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>628681</x:v>
+        <x:v>628685</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>628685</x:v>
+        <x:v>628457</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>67</x:v>
@@ -2745,100 +2745,100 @@
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>628457</x:v>
+        <x:v>628472</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>628472</x:v>
+        <x:v>628131</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>67</x:v>
@@ -3385,142 +3385,142 @@
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>624460</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>34024</x:v>
+        <x:v>34002</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>623725</x:v>
+        <x:v>624457</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>34002</x:v>
+        <x:v>34024</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>624457</x:v>
+        <x:v>623725</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35462</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -5347,57 +5347,57 @@
       <x:c r="K75" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>608400</x:v>
+        <x:v>608399</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>162</x:v>
@@ -5408,57 +5408,57 @@
       <x:c r="K76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>608399</x:v>
+        <x:v>608400</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>162</x:v>
       </x:c>