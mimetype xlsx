--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -287,122 +287,122 @@
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Achats durables et responsables sur mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>Achat responsable</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA ROBINE-SUR-GALABRE</x:t>
+  </x:si>
+  <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
-    <x:t>LA ROBINE-SUR-GALABRE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>AUBENAS-LES-ALPES</x:t>
   </x:si>
   <x:si>
     <x:t>OPPEDETTE</x:t>
   </x:si>
   <x:si>
-    <x:t>DIGNE LES BAINS</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ENTRAGES</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFURON</x:t>
   </x:si>
   <x:si>
     <x:t>MONTJUSTIN</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-CROIX-A-LAUZE</x:t>
   </x:si>
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-CHAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>EYGALIERES</x:t>
   </x:si>
   <x:si>
     <x:t>REILLANNE</x:t>
   </x:si>
   <x:si>
     <x:t>VACHERES</x:t>
   </x:si>
   <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>AIGLUN</x:t>
   </x:si>
   <x:si>
-    <x:t>MANOSQUE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Sage gestion commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion commerciale achats</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Manager achats et supply chain spécialisation management des achats (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
@@ -491,80 +491,80 @@
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme en management international</x:t>
   </x:si>
   <x:si>
     <x:t>ISG</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet international</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager achats et supply chain BC2 conduire des processus achats responsables et durables</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INEAD-ESMAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager achats et supply chain (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
-[...5 lines deleted...]
-    <x:t>13090</x:t>
+    <x:t>04/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager achats et supply chain BC2 conduire des processus achats responsables et durables</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Manager du développement international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie internationale</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
@@ -686,63 +686,63 @@
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant import-export</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>08/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prestashop : Utilisateurs</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Prestashop</x:t>
   </x:si>
@@ -1774,311 +1774,311 @@
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>628668</x:v>
+        <x:v>626885</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>628676</x:v>
+        <x:v>628130</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>628130</x:v>
+        <x:v>628668</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>628423</x:v>
+        <x:v>628676</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>628435</x:v>
+        <x:v>628423</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>626885</x:v>
+        <x:v>628435</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
@@ -2794,51 +2794,51 @@
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>628682</x:v>
+        <x:v>628131</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>67</x:v>
@@ -2847,100 +2847,100 @@
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>628693</x:v>
+        <x:v>628682</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>628131</x:v>
+        <x:v>628693</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>98</x:v>
@@ -3644,51 +3644,51 @@
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>614307</x:v>
+        <x:v>535865</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
@@ -3703,114 +3703,114 @@
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>535865</x:v>
+        <x:v>584707</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>584707</x:v>
+        <x:v>614307</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="U47" s="4" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39987</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>153</x:v>
@@ -4697,154 +4697,153 @@
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>629916</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s"/>
+      <x:c r="E64" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>617727</x:v>
+        <x:v>600035</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>600035</x:v>
+        <x:v>617727</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
@@ -4854,117 +4853,117 @@
       <x:c r="J66" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>617726</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>600034</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -4977,96 +4976,96 @@
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>617728</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>629915</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -5081,51 +5080,51 @@
       <x:c r="J70" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>548170</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>216</x:v>