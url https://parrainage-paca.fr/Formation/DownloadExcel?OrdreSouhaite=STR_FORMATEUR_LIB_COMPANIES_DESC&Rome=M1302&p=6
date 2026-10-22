--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -614,80 +614,80 @@
   <x:si>
     <x:t>Gestion performance</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Office manager (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation restauration (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auguste Académie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma - CFA des 3 Caps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CROIX-VALMER</x:t>
+  </x:si>
+  <x:si>
     <x:t>Auguste Académie - Antenne La Croix Valmer</x:t>
   </x:si>
   <x:si>
-    <x:t>83420</x:t>
-[...5 lines deleted...]
-    <x:t>LA CROIX-VALMER</x:t>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Techniqual</x:t>
   </x:si>
   <x:si>
     <x:t>13480</x:t>
   </x:si>
   <x:si>
     <x:t>CABRIES</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
@@ -854,62 +854,62 @@
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Proxima Centauri Company</x:t>
   </x:si>
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/05/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
@@ -920,101 +920,101 @@
   <x:si>
     <x:t>Création d'entreprise - Auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
+    <x:t>09/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
-    <x:t>09/23/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Création d'entreprise - Entreprise digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/04/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Démarrer : lancer le test de son projet d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Pce.</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
@@ -1532,56 +1532,56 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>84011</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jean Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économie et gestion option économie, méthodes quantitatives et gestion (ENS Paris-Saclay D2), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale option technologique (1re année)</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire économique et commerciale option technologique (2e et 3e année du dispositif pour bac pro)</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire économique et commerciale option technologique (2e année)</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire économique et commerciale option technologique (2e et 3e année du dispositif pour bac pro)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire économie et gestion option économie, méthodes quantitatives et gestion (ENS Paris-Saclay D2), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Cocteau</x:t>
   </x:si>
   <x:si>
     <x:t>13141</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06605</x:t>
@@ -1877,239 +1877,239 @@
   <x:si>
     <x:t>LPO H Leroy</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>LP Leau</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
+    <x:t>Bachelor en sciences du management - diplôme de gestion et commerce international (IBBA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management interculturel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM Coiffeur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management et intelligence collective : piloter autrement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laboratoire d'Intelligence Collective Artificielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LICA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management participatif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Faciliter l'Intelligence Collective</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge programme grande école (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEDGE programme grande école</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MSc arts and creative industries management</x:t>
   </x:si>
   <x:si>
-    <x:t>Kedge Business School</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 9e</x:t>
-[...82 lines deleted...]
-  <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de gestion et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion structure service à la personne</x:t>
   </x:si>
   <x:si>
-    <x:t>09/08/2025 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>12/15/2029 00:00:00</x:t>
+    <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Entrepreunariale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing digital and sales (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>10/31/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/16/2024 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/09/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>Piloter l'activité de son service : tableaux de bord et indicateurs de performance</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Tableau bord</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>Jpm Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>38640</x:t>
@@ -2270,62 +2270,62 @@
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>manager des entreprises et des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
+    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFAPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise (business start)</x:t>
   </x:si>
   <x:si>
     <x:t>Imps</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
@@ -2456,59 +2456,59 @@
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe B2C Formation - Synergy School</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/23/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Création et reprise d'entreprise - coaching sportif</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Team Trainer</x:t>
   </x:si>
   <x:si>
     <x:t>GTT</x:t>
   </x:si>
   <x:si>
     <x:t>06390</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>French Tech Grande Provence</x:t>
   </x:si>
   <x:si>
     <x:t>FTGP</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
@@ -2570,68 +2570,68 @@
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/01/2025 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Création auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Boost</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
@@ -2864,62 +2864,62 @@
   <x:si>
     <x:t>Ecole A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/13/2026 00:00:00</x:t>
+    <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/13/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Direct Sécurité Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère management, marketing et stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
@@ -3011,71 +3011,71 @@
   <x:si>
     <x:t>05/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée La Nativité</x:t>
   </x:si>
   <x:si>
     <x:t>13097</x:t>
   </x:si>
   <x:si>
     <x:t>Collège La Nativité</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 02</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
+    <x:t>BM pâtissier chocolatier confiseur glacier traiteur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
+    <x:t>Pâtisserie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
-    <x:t>BM pâtissier chocolatier confiseur glacier traiteur (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Le Beausset</x:t>
   </x:si>
   <x:si>
     <x:t>LE BEAUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>BM boucher charcutier traiteur : option productions charcutières et traiteurs (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Traiteur</x:t>
   </x:si>
   <x:si>
     <x:t>BM boucher charcutier traiteur : option productions bouchères (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>BM esthéticien-cosméticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique soin corporel</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
@@ -3290,56 +3290,56 @@
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin formation emploi skillers - Métiers de la gestion et de l'administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour le Développement de l'Enseignement dans les filières Créatives</x:t>
   </x:si>
   <x:si>
     <x:t>ADEFC</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement vers emploi</x:t>
   </x:si>
   <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/14/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'entreprise de sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Arobase Formations Provence</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
@@ -3395,54 +3395,54 @@
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Santé, sécurité et condition de travail (SSCT) du CSE (comité social et économique)</x:t>
   </x:si>
   <x:si>
     <x:t>Actimmis</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management</x:t>
   </x:si>
   <x:si>
     <x:t>ACAMAN</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
+    <x:t>07/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/15/2029 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Brignoles</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
     <x:t>Académie de la Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>Ab Sud Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Prévention sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -5149,208 +5149,208 @@
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>632654</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>635207</x:v>
+        <x:v>635206</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>42510</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>578822</x:v>
+        <x:v>635207</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>42510</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>635206</x:v>
+        <x:v>578822</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -7069,222 +7069,224 @@
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>635711</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>38296</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>603410</x:v>
+        <x:v>650302</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38296</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
+      <x:c r="E57" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>13115</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>650302</x:v>
+        <x:v>554894</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>554894</x:v>
+        <x:v>603410</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -8049,214 +8051,214 @@
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>644876</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
+      <x:c r="E73" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>639060</x:v>
+        <x:v>607987</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>639061</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
-      <x:c r="E75" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>607987</x:v>
+        <x:v>639060</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -9854,159 +9856,159 @@
       <x:c r="K104" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>574128</x:v>
+        <x:v>530471</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>530474</x:v>
+        <x:v>574128</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="U105" s="4" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>530471</x:v>
+        <x:v>530474</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>41</x:v>
@@ -10265,51 +10267,51 @@
       <x:c r="L112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>530470</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -10748,112 +10750,112 @@
       <x:c r="I121" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="S121" s="0" t="n">
+        <x:v>563524</x:v>
+      </x:c>
+      <x:c r="T121" s="4" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>563524</x:v>
+        <x:v>528741</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
@@ -11155,153 +11157,153 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>641314</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>598920</x:v>
+        <x:v>598921</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>598921</x:v>
+        <x:v>598920</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
@@ -11373,111 +11375,111 @@
       <x:c r="K132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>552961</x:v>
+        <x:v>642467</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>642467</x:v>
+        <x:v>552961</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
@@ -15820,125 +15822,125 @@
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>649073</x:v>
+        <x:v>649087</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>649087</x:v>
+        <x:v>649073</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>41</x:v>
@@ -15951,51 +15953,51 @@
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>649064</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -16412,51 +16414,51 @@
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>648603</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
@@ -17024,51 +17026,51 @@
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>648666</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
@@ -19027,120 +19029,122 @@
       <x:c r="K279" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>611613</x:v>
+        <x:v>555007</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C280" s="15" t="s"/>
+      <x:c r="C280" s="15" t="n">
+        <x:v>38841</x:v>
+      </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>610255</x:v>
+        <x:v>598325</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>41</x:v>
@@ -19198,2265 +19202,2262 @@
       <x:c r="K282" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>555007</x:v>
+        <x:v>611613</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>32142</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="P283" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="Q283" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="P283" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>629662</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>32142</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="P284" s="14" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="Q284" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="P284" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>629656</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>553080</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>525429</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>645299</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>600230</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>642889</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>643958</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>610254</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>477934</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>643960</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>589592</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>504581</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>553181</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>622002</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
-      <x:c r="E300" s="14" t="s"/>
+      <x:c r="E300" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>589590</x:v>
+        <x:v>559000</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>629</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
-        <x:v>38841</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>598325</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>641725</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>650</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
-      <x:c r="E303" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>558998</x:v>
+        <x:v>529437</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>477935</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>38841</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>589588</x:v>
+        <x:v>598326</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>598329</x:v>
+        <x:v>598328</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>37548</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
-      <x:c r="E307" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>559000</x:v>
+        <x:v>477933</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>642883</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>600238</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>558999</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>600232</x:v>
+        <x:v>558998</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
-      <x:c r="E312" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>620</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>558997</x:v>
+        <x:v>477935</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>602</x:v>
-[...1 lines deleted...]
-      <x:c r="C313" s="3" t="s"/>
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C313" s="3" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>529437</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>658</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>622</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="J314" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>589591</x:v>
+        <x:v>598329</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>630</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>598326</x:v>
+        <x:v>610255</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>659</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>652</x:v>
-[...1 lines deleted...]
-      <x:c r="C316" s="15" t="s"/>
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C316" s="15" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D316" s="15" t="s"/>
-      <x:c r="E316" s="14" t="s"/>
+      <x:c r="E316" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>604</x:v>
-[...1 lines deleted...]
-      <x:c r="J316" s="14" t="s"/>
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="J316" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>598328</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
+      <x:c r="E317" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>477933</x:v>
+        <x:v>558997</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>598918</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
-      <x:c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>600231</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>635</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>525430</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>638</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
+      <x:c r="E321" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>525437</x:v>
+        <x:v>600231</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="U321" s="4" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>645567</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
@@ -22306,51 +22307,51 @@
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>646525</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
@@ -23017,271 +23018,270 @@
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>646046</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
-      <x:c r="E351" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G351" s="0" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="H351" s="0" t="s">
         <x:v>734</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>735</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>601977</x:v>
+        <x:v>551735</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
-      <x:c r="E352" s="14" t="s"/>
+      <x:c r="E352" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="H352" s="14" t="s">
         <x:v>734</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>735</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>551735</x:v>
+        <x:v>601977</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>736</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="H353" s="0" t="s">
         <x:v>734</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>735</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>546958</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="H354" s="14" t="s">
         <x:v>734</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>735</x:v>
       </x:c>
       <x:c r="I354" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>601976</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
@@ -23425,159 +23425,159 @@
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>639986</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>601332</x:v>
+        <x:v>566900</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>566900</x:v>
+        <x:v>601332</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
@@ -23759,51 +23759,51 @@
       <x:c r="M363" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>599942</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
@@ -23818,51 +23818,51 @@
       <x:c r="M364" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>599943</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -24101,51 +24101,51 @@
       <x:c r="L369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>590143</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
@@ -24714,117 +24714,117 @@
       <x:c r="J380" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>643022</x:v>
+        <x:v>643024</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>643024</x:v>
+        <x:v>643022</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
@@ -25244,51 +25244,51 @@
       <x:c r="M389" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>499360</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
@@ -25308,214 +25308,214 @@
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>603676</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>34734</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
+      <x:c r="E391" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>640562</x:v>
+        <x:v>499363</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>787</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>165</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>616212</x:v>
+        <x:v>640562</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
-        <x:v>34734</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
-      <x:c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>499363</x:v>
+        <x:v>616212</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
@@ -25811,51 +25811,51 @@
       <x:c r="L399" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>616215</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
@@ -26035,111 +26035,111 @@
       <x:c r="K403" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>587944</x:v>
+        <x:v>650713</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>650713</x:v>
+        <x:v>587944</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>796</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -27098,51 +27098,51 @@
       <x:c r="M422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>613321</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
@@ -27647,168 +27647,168 @@
       <x:c r="K432" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>642311</x:v>
+        <x:v>642314</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>613327</x:v>
+        <x:v>642317</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>828</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>613333</x:v>
+        <x:v>613318</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>769</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
@@ -27823,379 +27823,378 @@
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>584370</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
-      <x:c r="E436" s="14" t="s"/>
+      <x:c r="E436" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
-        <x:v>814</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>642314</x:v>
+        <x:v>605540</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>832</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>642317</x:v>
+        <x:v>613320</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>781</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>613318</x:v>
+        <x:v>642319</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>826</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
-      <x:c r="E439" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>605540</x:v>
+        <x:v>613327</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>769</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>836</x:v>
+        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>613320</x:v>
+        <x:v>613333</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>837</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>827</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>642319</x:v>
+        <x:v>642311</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>818</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
@@ -28380,51 +28379,51 @@
       <x:c r="M445" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>836</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
@@ -28490,57 +28489,57 @@
       <x:c r="K447" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>641096</x:v>
+        <x:v>601606</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
@@ -28549,57 +28548,57 @@
       <x:c r="K448" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>601606</x:v>
+        <x:v>641096</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>836</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -28609,51 +28608,51 @@
       <x:c r="L449" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>547273</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -28779,51 +28778,51 @@
       <x:c r="L452" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>548736</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>810</x:v>
       </x:c>
@@ -28952,51 +28951,51 @@
       <x:c r="L455" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>548734</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
@@ -29300,51 +29299,51 @@
       <x:c r="L461" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
@@ -29427,159 +29426,159 @@
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>544990</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>599062</x:v>
+        <x:v>641008</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>857</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>641008</x:v>
+        <x:v>599062</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
@@ -29588,114 +29587,114 @@
       <x:c r="K466" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>602650</x:v>
+        <x:v>602649</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>602649</x:v>
+        <x:v>602650</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s"/>
       <x:c r="K468" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
@@ -30134,51 +30133,51 @@
       <x:c r="L476" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>638298</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>26</x:v>
@@ -32213,51 +32212,51 @@
       <x:c r="J513" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>617717</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -32272,51 +32271,51 @@
       <x:c r="J514" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>640293</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -32329,51 +32328,51 @@
       <x:c r="J515" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>600064</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
@@ -32443,51 +32442,51 @@
       <x:c r="K517" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>617719</x:v>
+        <x:v>617718</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
@@ -32500,51 +32499,51 @@
       <x:c r="K518" s="14" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>617718</x:v>
+        <x:v>617719</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
@@ -32554,119 +32553,119 @@
       <x:c r="J519" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>600063</x:v>
+        <x:v>640294</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>927</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>640294</x:v>
+        <x:v>600063</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
@@ -32897,151 +32896,153 @@
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>615319</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="C526" s="15" t="s"/>
       <x:c r="D526" s="15" t="s"/>
-      <x:c r="E526" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="J526" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J526" s="14" t="s"/>
       <x:c r="K526" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>567805</x:v>
+        <x:v>635377</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>947</x:v>
-[...1 lines deleted...]
-      <x:c r="C527" s="3" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C527" s="3" t="n">
+        <x:v>38575</x:v>
+      </x:c>
       <x:c r="D527" s="3" t="s"/>
+      <x:c r="E527" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
+      <x:c r="J527" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="K527" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
-        <x:v>32068</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>635377</x:v>
+        <x:v>609210</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
@@ -33110,57 +33111,57 @@
       <x:c r="K529" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>609210</x:v>
+        <x:v>567805</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="C530" s="15" t="s"/>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s"/>
       <x:c r="K530" s="14" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
@@ -33773,51 +33774,51 @@
       <x:c r="L541" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
@@ -33843,730 +33844,730 @@
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>599055</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>983</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>553293</x:v>
+        <x:v>607607</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
-        <x:v>42351</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I544" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>909</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>982</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>983</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>984</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>631128</x:v>
+        <x:v>553293</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="P545" s="0" t="s">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="Q545" s="4" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="R545" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
-      <x:c r="P545" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>553294</x:v>
+        <x:v>631128</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>985</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="P546" s="14" t="s">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="Q546" s="16" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="R546" s="14" t="s">
         <x:v>986</x:v>
       </x:c>
-      <x:c r="P546" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>607607</x:v>
+        <x:v>553294</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>983</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>607620</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>985</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>986</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>604085</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>553315</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>553313</x:v>
+        <x:v>604083</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>553316</x:v>
+        <x:v>553313</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>991</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
-        <x:v>38527</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I552" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
-        <x:v>21576</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>990</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>604083</x:v>
+        <x:v>553316</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>604084</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I554" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
@@ -34579,54 +34580,54 @@
       <x:c r="S554" s="14" t="n">
         <x:v>553195</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
@@ -34640,54 +34641,54 @@
         <x:v>631116</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I556" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
@@ -34700,54 +34701,54 @@
       <x:c r="S556" s="14" t="n">
         <x:v>604157</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
@@ -34761,54 +34762,54 @@
         <x:v>588229</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I558" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>995</x:v>
       </x:c>
@@ -34821,236 +34822,236 @@
       <x:c r="S558" s="14" t="n">
         <x:v>604255</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>552785</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I560" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>604768</x:v>
+        <x:v>631125</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>631125</x:v>
+        <x:v>604768</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I562" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>999</x:v>
       </x:c>
@@ -35063,54 +35064,54 @@
       <x:c r="S562" s="14" t="n">
         <x:v>631120</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>999</x:v>
       </x:c>
@@ -35124,54 +35125,54 @@
         <x:v>552704</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I564" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>999</x:v>
       </x:c>
@@ -35184,54 +35185,54 @@
       <x:c r="S564" s="14" t="n">
         <x:v>607526</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>999</x:v>
       </x:c>
@@ -35245,54 +35246,54 @@
         <x:v>552698</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I566" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>999</x:v>
       </x:c>
@@ -35305,54 +35306,54 @@
       <x:c r="S566" s="14" t="n">
         <x:v>607524</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H567" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>999</x:v>
       </x:c>
@@ -35366,54 +35367,54 @@
         <x:v>552699</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I568" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
@@ -35426,54 +35427,54 @@
       <x:c r="S568" s="14" t="n">
         <x:v>605178</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
@@ -35487,54 +35488,54 @@
         <x:v>605175</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I570" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
@@ -35547,54 +35548,54 @@
       <x:c r="S570" s="14" t="n">
         <x:v>605183</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
@@ -35608,175 +35609,175 @@
         <x:v>631129</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I572" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>605174</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H573" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>605179</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I574" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
@@ -35891,381 +35892,381 @@
       <x:c r="S576" s="14" t="n">
         <x:v>537364</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>553721</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>553726</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>553732</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I580" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>553728</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="E581" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>553723</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I582" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>553725</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
@@ -36351,51 +36352,51 @@
       <x:c r="M584" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>636930</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>37279</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -36405,51 +36406,51 @@
       <x:c r="L585" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>572712</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s">
         <x:v>1020</x:v>
@@ -36884,51 +36885,51 @@
       <x:c r="M593" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>638963</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="I594" s="16" t="s">
         <x:v>560</x:v>
@@ -37115,159 +37116,159 @@
       <x:c r="L597" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>635885</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>37907</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
-        <x:v>647342</x:v>
+        <x:v>647343</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>37907</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
-        <x:v>647343</x:v>
+        <x:v>647342</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C600" s="15" t="s"/>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>464</x:v>
@@ -37561,283 +37562,283 @@
       <x:c r="M605" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>601140</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>838</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>601134</x:v>
+        <x:v>601136</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>838</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>601135</x:v>
+        <x:v>601138</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>601136</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>838</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>601138</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>838</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
@@ -38083,390 +38084,390 @@
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>586486</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
+      <x:c r="E615" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>641195</x:v>
+        <x:v>601388</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>832</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
-      <x:c r="E616" s="14" t="s"/>
+      <x:c r="E616" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>586487</x:v>
+        <x:v>601389</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>1068</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
-      <x:c r="E617" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>601389</x:v>
+        <x:v>586487</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>857</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
-      <x:c r="E618" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>601388</x:v>
+        <x:v>641195</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>857</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="C619" s="3" t="s"/>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>637325</x:v>
+        <x:v>642585</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="C620" s="15" t="s"/>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s"/>
       <x:c r="K620" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>642585</x:v>
+        <x:v>637325</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="C621" s="3" t="s"/>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>26</x:v>
@@ -38949,76 +38950,76 @@
       <x:c r="T629" s="4" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="C630" s="15" t="s"/>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
-        <x:v>983</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s"/>
       <x:c r="K630" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>983</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>984</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>599733</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -39563,153 +39564,154 @@
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>509936</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
+      <x:c r="E641" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>624932</x:v>
+        <x:v>643293</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
-      <x:c r="E642" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>643293</x:v>
+        <x:v>624932</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
@@ -39910,158 +39912,158 @@
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>644928</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>41308</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H647" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>644964</x:v>
+        <x:v>644929</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
-        <x:v>41308</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I648" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>644929</x:v>
+        <x:v>644964</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>1109</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="E649" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
@@ -40091,158 +40093,158 @@
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>644926</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>41308</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I650" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>644962</x:v>
+        <x:v>644927</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
-        <x:v>41308</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="E651" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H651" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
-        <x:v>644927</x:v>
+        <x:v>644962</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>1109</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>1105</x:v>
@@ -40386,51 +40388,51 @@
       <x:c r="M654" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>644925</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>1109</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="E655" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H655" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
@@ -40507,51 +40509,51 @@
       <x:c r="M656" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>644960</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>1108</x:v>
+        <x:v>1109</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="E657" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H657" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
@@ -40688,51 +40690,51 @@
       <x:c r="M659" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>644958</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>1108</x:v>
+        <x:v>1109</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I660" s="16" t="s">
         <x:v>198</x:v>
@@ -40749,51 +40751,51 @@
       <x:c r="M660" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>644923</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>1109</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>68</x:v>
       </x:c>