--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -395,60 +395,60 @@
   <x:si>
     <x:t>Certificat de spécialisation pilote de machines de bûcheronnage (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carmejane</x:t>
   </x:si>
   <x:si>
     <x:t>04510</x:t>
   </x:si>
   <x:si>
     <x:t>LE CHAFFAUT-SAINT-JURSON</x:t>
   </x:si>
   <x:si>
     <x:t>BP option responsable de chantiers de bûcheronnage manuel et de débardage</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BP option conducteur de machines agricoles (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cfa Régional Agricole Public Paca - UFA Lycée Professionnel Agricole La Ricarde</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BP option conducteur de machines agricoles (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro agroéquipement</x:t>
   </x:si>
   <x:si>
     <x:t>LPA La Ricarde</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir chauffeur tractoriste : conduire, atteler et entretenir son tracteur</x:t>
   </x:si>
   <x:si>
     <x:t>Ng Vin</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Exploitant agricole, salarié agricole , Public en emploi</x:t>
   </x:si>
@@ -2301,272 +2301,272 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>605811</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>38073</x:v>
+        <x:v>37024</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>605919</x:v>
+        <x:v>555733</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>37024</x:v>
+        <x:v>38073</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>555733</x:v>
+        <x:v>605919</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38384</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>596649</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37024</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>605810</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>117</x:v>
       </x:c>