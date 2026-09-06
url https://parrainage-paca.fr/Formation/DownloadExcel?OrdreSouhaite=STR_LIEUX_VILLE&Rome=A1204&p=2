--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -242,77 +242,77 @@
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences de la vie et de la Terre</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences naturelles</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention géographie et aménagement parcours géographie et aménagement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Géographie physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention géographie et aménagement parcours géographie et aménagement</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>licence mention géographie et aménagement</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et protection de la nature (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>LEGTA</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
@@ -530,78 +530,78 @@
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de l'environnement parcours gestion et métrologie pour les environnements vulnérables ou anthropisés</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de l'environnement parcours gestion raisonnée du mix énergétique et transition écologique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours Homme et environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours terre</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de la Terre et des planètes, environnement parcours géologie des ressources et des territoires</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention sciences de la vie et de la terre mention sciences de la vie et de la terre parcours CUPGE « Agro-Véto »</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie et de la Terre parcours métiers de technicien géologue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie et de la terre parcours sciences biologiques et géologiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention aménagement paysager : conception, gestion, entretien parcours collaborateur du concepteur paysagiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention gestion de l'environnement parcours gestion de l'environnement et climat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences de l'eau parcours gestion de l'eau et des milieux aquatiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement durable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences de l'eau parcours hydrogéologie et géochimie des eaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie et de la terre parcours plurisciences</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours environnement, pollutions et milieux</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>Licence mention sciences de la vie et de la terre parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>LPA des calanques</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours mer</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de la mer parcours océanographie biologique et écologie marine</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de la mer parcours océanographie physique et biogéochimique</x:t>
   </x:si>
@@ -1561,201 +1561,201 @@
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>592346</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>40979</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
-      <x:c r="E8" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>37</x:v>
-[...1 lines deleted...]
-      <x:c r="H8" s="14" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H8" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="I8" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>12252</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>553023</x:v>
+        <x:v>580918</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>40979</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
+      <x:c r="E9" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>59</x:v>
-[...2 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>12252</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>580918</x:v>
+        <x:v>553023</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>40979</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>12252</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>592804</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
@@ -1825,51 +1825,51 @@
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>12252</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>592805</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
@@ -2593,51 +2593,51 @@
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>632245</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -2906,1764 +2906,1764 @@
       <x:c r="R30" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>596470</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40052</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H31" s="0" t="s">
+      <x:c r="I31" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>574941</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H32" s="14" t="s">
+      <x:c r="I32" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>577551</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H33" s="0" t="s">
+      <x:c r="I33" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>577552</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H34" s="14" t="s">
+      <x:c r="I34" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>639485</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H35" s="0" t="s">
+      <x:c r="I35" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>577561</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H36" s="14" t="s">
+      <x:c r="I36" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>639475</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H37" s="0" t="s">
+      <x:c r="I37" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>639476</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H38" s="14" t="s">
+      <x:c r="I38" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>639477</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H39" s="0" t="s">
+      <x:c r="I39" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>639479</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H40" s="14" t="s">
+      <x:c r="I40" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>574922</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H41" s="0" t="s">
+      <x:c r="I41" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>574927</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H42" s="14" t="s">
+      <x:c r="I42" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>577554</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H43" s="0" t="s">
+      <x:c r="I43" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>577560</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>39184</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H44" s="14" t="s">
+      <x:c r="I44" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="I44" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>12511</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>574921</x:v>
+        <x:v>577553</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>39184</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H45" s="0" t="s">
+      <x:c r="I45" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="I45" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>12511</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>577553</x:v>
+        <x:v>574919</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H46" s="14" t="s">
+      <x:c r="I46" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>574919</x:v>
+        <x:v>574924</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H47" s="0" t="s">
+      <x:c r="I47" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>574924</x:v>
+        <x:v>574926</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>40052</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H48" s="14" t="s">
+      <x:c r="I48" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>21046</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>574926</x:v>
+        <x:v>574940</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>40052</x:v>
+        <x:v>39184</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H49" s="0" t="s">
+      <x:c r="I49" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="I49" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>21046</x:v>
+        <x:v>12511</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>574940</x:v>
+        <x:v>639474</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>39184</x:v>
+        <x:v>39700</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H50" s="14" t="s">
+      <x:c r="I50" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>12511</x:v>
+        <x:v>12061</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>639474</x:v>
+        <x:v>639484</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>39700</x:v>
+        <x:v>39281</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H51" s="0" t="s">
+      <x:c r="I51" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>12061</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>639484</x:v>
+        <x:v>639486</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39281</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H52" s="14" t="s">
+      <x:c r="I52" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>639486</x:v>
+        <x:v>639487</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>39281</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H53" s="0" t="s">
+      <x:c r="I53" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="I53" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>639487</x:v>
+        <x:v>632954</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>39184</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H54" s="14" t="s">
+      <x:c r="I54" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="I54" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>12511</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>632954</x:v>
+        <x:v>577550</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H55" s="0" t="s">
+      <x:c r="I55" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>577550</x:v>
+        <x:v>577555</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>39184</x:v>
+        <x:v>39281</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H56" s="14" t="s">
+      <x:c r="I56" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>12511</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>577555</x:v>
+        <x:v>577562</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39281</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H57" s="0" t="s">
+      <x:c r="I57" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>577562</x:v>
+        <x:v>577563</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>39281</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H58" s="14" t="s">
+      <x:c r="I58" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="I58" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>577563</x:v>
+        <x:v>581549</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H59" s="0" t="s">
+      <x:c r="I59" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>581549</x:v>
+        <x:v>574921</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H60" s="14" t="s">
+      <x:c r="I60" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>639478</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
@@ -4823,230 +4823,230 @@
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>596472</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H64" s="14" t="s">
+      <x:c r="I64" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>574923</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H65" s="0" t="s">
+      <x:c r="I65" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>639482</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H66" s="14" t="s">
+      <x:c r="I66" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>639483</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H67" s="0" t="s">
+      <x:c r="I67" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -5055,150 +5055,150 @@
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>632951</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H68" s="14" t="s">
+      <x:c r="I68" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>577559</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H69" s="0" t="s">
+      <x:c r="I69" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>577558</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -5837,254 +5837,254 @@
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>592349</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40343</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H82" s="14" t="s">
+      <x:c r="I82" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>12254</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>576117</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H83" s="0" t="s">
+      <x:c r="I83" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>577549</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H84" s="14" t="s">
+      <x:c r="I84" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>574920</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H85" s="0" t="s">
+      <x:c r="I85" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>639473</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
@@ -6256,51 +6256,51 @@
         <x:v>40979</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>12252</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>592806</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">