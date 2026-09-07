--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -287,74 +287,74 @@
   <x:si>
     <x:t>Maison Familiale et Rurale de Haut Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Élevage</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA métiers de l'élevage : développement, production, conseil</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée agricole Carmejane - Maurice Plantier</x:t>
   </x:si>
   <x:si>
     <x:t>04510</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de Digne Carmejane</x:t>
   </x:si>
   <x:si>
     <x:t>CARMEJANE-LE CHAFFAUT</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
     <x:t>BP option responsable d'entreprise agricole</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
-    <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CFPPA</x:t>
   </x:si>
   <x:si>
-    <x:t>84200</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
-    <x:t>CARPENTRAS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation canin-félin (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de Beauchamp</x:t>
   </x:si>
   <x:si>
     <x:t>13630</x:t>
   </x:si>
   <x:si>
     <x:t>EYRAGUES</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation ruminants (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
@@ -461,57 +461,57 @@
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>FOAD PIC</x:t>
   </x:si>
   <x:si>
     <x:t>Cfppa de Savoie et du Bugey</x:t>
   </x:si>
   <x:si>
     <x:t>73290</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
+  </x:si>
+  <x:si>
     <x:t>13410</x:t>
   </x:si>
   <x:si>
     <x:t>LAMBESC</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture option grandes cultures (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation volailles (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>LE CHAFFAUT-SAINT-JURSON</x:t>
   </x:si>
@@ -2141,221 +2141,220 @@
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>596654</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
-        <x:v>73</x:v>
-[...2 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>583529</x:v>
+        <x:v>549861</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="F18" s="14" t="s"/>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F18" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="G18" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>549861</x:v>
+        <x:v>583529</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>605817</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -2366,57 +2365,57 @@
       <x:c r="H20" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>549888</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -2426,57 +2425,57 @@
       <x:c r="H21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>605886</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -2570,114 +2569,114 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>498353</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G24" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>583942</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>100</x:v>
@@ -2986,169 +2985,170 @@
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>605889</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>549889</x:v>
+        <x:v>634957</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>38093</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
-        <x:v>73</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>634957</x:v>
+        <x:v>549889</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -3169,164 +3169,165 @@
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>555718</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38316</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>21052</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>605790</x:v>
+        <x:v>637541</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38093</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>637541</x:v>
+        <x:v>605790</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
@@ -3477,69 +3478,69 @@
       <x:c r="R38" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>605892</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>583517</x:v>
       </x:c>
@@ -3711,51 +3712,51 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>595401</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
@@ -3768,451 +3769,451 @@
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>638844</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>595405</x:v>
+        <x:v>599634</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>38316</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>21052</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="Q45" s="4" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="R45" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="Q45" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>599634</x:v>
+        <x:v>599638</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>132</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
+      <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="Q46" s="16" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="R46" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="Q46" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>599638</x:v>
+        <x:v>595405</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="Q47" s="4" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="R47" s="0" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>558670</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="Q48" s="16" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="R48" s="14" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>558673</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>596657</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="R50" s="14" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>512505</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -4605,170 +4606,169 @@
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>549803</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38093</x:v>
+        <x:v>41658</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="F58" s="14" t="s"/>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="F58" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
       <x:c r="G58" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>21056</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>549799</x:v>
+        <x:v>613977</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>41658</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
-        <x:v>123</x:v>
-[...2 lines deleted...]
-        <x:v>142</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>21056</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>613977</x:v>
+        <x:v>549799</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39065</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>44</x:v>
@@ -4914,76 +4914,76 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>605816</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>632760</x:v>
       </x:c>
@@ -5490,139 +5490,139 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>551916</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>12233</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>592948</x:v>
+        <x:v>595477</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>12233</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>595477</x:v>
+        <x:v>592948</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -6346,76 +6346,76 @@
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>611631</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>583538</x:v>
       </x:c>
@@ -6546,51 +6546,51 @@
       <x:c r="U90" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>41658</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>21056</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>635180</x:v>
       </x:c>