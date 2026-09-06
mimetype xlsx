--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -284,83 +284,83 @@
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Modélisme habillement</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>DN MADE mention mode</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Accessoire mode</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
+    <x:t>bachelor luxe international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Élysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS Métiers de la mode - vêtements</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
-    <x:t>bachelor luxe international</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la mode - vêtements (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional Les Coteaux</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant styliste de mode (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
@@ -431,54 +431,54 @@
   <x:si>
     <x:t>bachelor architecture intérieure et design d'espace (Condé)</x:t>
   </x:si>
   <x:si>
     <x:t>Architecture intérieure</x:t>
   </x:si>
   <x:si>
     <x:t>Modéliste - artisan créateur de mode (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Collection vêtement</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/07/2029 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>modéliste - artisan créateur de mode</x:t>
   </x:si>
   <x:si>
     <x:t>My FS - My Fashion School</x:t>
   </x:si>
   <x:si>
     <x:t>master mention mode</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
@@ -1799,236 +1799,237 @@
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>595574</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C16" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="H16" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>21783</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>556590</x:v>
+        <x:v>624518</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>564096</x:v>
+        <x:v>556590</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>78</x:v>
-[...1 lines deleted...]
-      <x:c r="C18" s="15" t="s"/>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C18" s="15" t="n">
+        <x:v>36777</x:v>
+      </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="J18" s="14" t="s"/>
+      <x:c r="J18" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>21783</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>624518</x:v>
+        <x:v>564096</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -2039,209 +2040,209 @@
         <x:v>608164</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>556481</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>606293</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>564138</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2366,51 +2367,51 @@
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>575880</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
@@ -2578,51 +2579,51 @@
       <x:c r="K29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>21796</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>611535</x:v>
+        <x:v>611534</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39353</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>115</x:v>
@@ -2639,51 +2640,51 @@
       <x:c r="K30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>21796</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>611534</x:v>
+        <x:v>611535</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -3061,122 +3062,122 @@
         <x:v>595902</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>596487</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21775</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>596495</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>42070</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>