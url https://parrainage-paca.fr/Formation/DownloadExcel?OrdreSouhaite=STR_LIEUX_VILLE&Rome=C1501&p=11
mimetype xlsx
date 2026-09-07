--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -365,68 +365,68 @@
   <x:si>
     <x:t>Groupe Conseil Assurances Formation - Suptertiaire</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Conseil Assurances Formation - Suptertiaire - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des actifs et patrimoines immobiliers spécialisation manager d'actifs immobiliers (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'affaires immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>Suptertiaire immobilier - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Sup'tertiaire - Aix-en-Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des actifs et patrimoines immobiliers spécialisation manager d'actifs immobiliers (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Gestionnaire de parcs immobiliers</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestionnaire de parcs immobiliers (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2029 00:00:00</x:t>
@@ -455,59 +455,59 @@
   <x:si>
     <x:t>BTS professions immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de l'habitat social et durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Environnement aménagement</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de l'immobilier parcours droit immobilier privé et public</x:t>
   </x:si>
   <x:si>
+    <x:t>02/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/25/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention activités juridiques : métiers du droit de l'immobilier parcours métiers de l'immobilier dans la construction et la gestion immobilière</x:t>
   </x:si>
   <x:si>
     <x:t>Droit immobilier</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit de l'immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
@@ -539,104 +539,104 @@
   <x:si>
     <x:t>Ogec Sainte Jeanne d'Arc</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires en immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>responsable d'affaires en immobilier</x:t>
+  </x:si>
+  <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>responsable d'affaires en immobilier</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diagnostiqueur immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Formadiag</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé des affaires immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Professions immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
@@ -671,56 +671,56 @@
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>ILEC</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Privé Les Fauvettes</x:t>
   </x:si>
   <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/09/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>First Line Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
@@ -950,65 +950,65 @@
   <x:si>
     <x:t>Performance Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>07/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/09/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée M de Sully</x:t>
   </x:si>
   <x:si>
     <x:t>My Academy</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Edmond Rostand</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
@@ -1037,56 +1037,56 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>manager immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention activités juridiques : métiers du droit de l'immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager immobilier</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ort Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75004</x:t>
   </x:si>
   <x:si>
     <x:t>Ort Formation - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
@@ -1163,86 +1163,86 @@
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>responsable de projets immobiliers</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable de projets immobiliers (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESID - Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDRAC BS</x:t>
+  </x:si>
+  <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Aurlom Prépa</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe</x:t>
   </x:si>
   <x:si>
     <x:t>69007</x:t>
@@ -1259,78 +1259,78 @@
   <x:si>
     <x:t>Organisme de Gestion du Lycée Technique Privé Catholique Saint Jean - Ogec Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>La location saisonnière</x:t>
   </x:si>
   <x:si>
     <x:t>Moya conciergerie Pro</x:t>
   </x:si>
   <x:si>
     <x:t>83110</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Gérer les locations saisonnières - Conciergerie Airbnb</x:t>
   </x:si>
   <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
-    <x:t>83000</x:t>
-[...5 lines deleted...]
-    <x:t>TOULON</x:t>
+    <x:t>Optima Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Optima Formation</x:t>
+    <x:t>Responsable d'affaires immobilières BC02 Assurer la gestion locative d’un portefeuille de biens immobiliers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires immobilières</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS professions immobilières (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires immobilières BC01 Conseiller et accompagner un client dans son projet immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires immobilières BC03 Assurer la gestion financière et technique d’un immeuble</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
@@ -2840,159 +2840,160 @@
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>552658</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="B19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>36073</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>596484</x:v>
+        <x:v>534959</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>35438</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>534959</x:v>
+        <x:v>596484</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37838</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3242,73 +3243,73 @@
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>606935</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>41696</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>615947</x:v>
       </x:c>
@@ -3475,51 +3476,51 @@
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>550755</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -3647,85 +3648,85 @@
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>552655</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>597216</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
@@ -3933,391 +3934,391 @@
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>576304</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>35077</x:v>
+        <x:v>37838</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="H38" s="14" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>41003</x:v>
+        <x:v>42121</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>534945</x:v>
+        <x:v>619029</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>36073</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
-      <x:c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>606934</x:v>
+        <x:v>597213</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>35077</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>556216</x:v>
+        <x:v>534945</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>552659</x:v>
+        <x:v>606934</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>37838</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s"/>
+      <x:c r="E42" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>42121</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>619029</x:v>
+        <x:v>556216</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>597213</x:v>
+        <x:v>552659</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40291</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
@@ -4337,70 +4338,70 @@
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>580891</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>597217</x:v>
       </x:c>
@@ -4450,181 +4451,181 @@
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>545032</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38195</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>13229</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>597449</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40291</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>13286</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>592410</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>597225</x:v>
       </x:c>
@@ -4797,217 +4798,217 @@
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>614703</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>40660</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
-      <x:c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>152</x:v>
-[...2 lines deleted...]
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>614686</x:v>
+        <x:v>592816</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>597222</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>40660</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
+      <x:c r="E55" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>592816</x:v>
+        <x:v>614686</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40660</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
@@ -5321,208 +5322,208 @@
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>578830</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>42159</x:v>
+        <x:v>37641</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>42101</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="Q62" s="16" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="R62" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S62" s="14" t="n">
+        <x:v>613741</x:v>
+      </x:c>
+      <x:c r="T62" s="16" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="U62" s="16" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>37641</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>613741</x:v>
+        <x:v>633462</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>42159</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="P64" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="P64" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>633555</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37641</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -5535,51 +5536,51 @@
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>608612</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
@@ -5896,73 +5897,73 @@
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>556425</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>597224</x:v>
       </x:c>
@@ -6146,153 +6147,147 @@
         <x:v>607866</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>545150</x:v>
+        <x:v>599470</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
-      <x:c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>189</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>599470</x:v>
+        <x:v>597226</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
@@ -6301,227 +6296,233 @@
       <x:c r="K78" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>606952</x:v>
+        <x:v>547442</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="U78" s="16" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>547442</x:v>
+        <x:v>558035</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>558035</x:v>
+        <x:v>606952</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
+      <x:c r="E81" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G81" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>597226</x:v>
+        <x:v>545150</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
@@ -6717,73 +6718,73 @@
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>556113</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>597209</x:v>
       </x:c>
@@ -7468,70 +7469,70 @@
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>602186</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>597220</x:v>
       </x:c>
@@ -7818,156 +7819,157 @@
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>548695</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
+      <x:c r="E105" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>624564</x:v>
+        <x:v>601558</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>601558</x:v>
+        <x:v>624564</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -8165,70 +8167,70 @@
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>552023</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38195</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>13229</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>597448</x:v>
       </x:c>
@@ -8340,73 +8342,73 @@
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>513603</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>41800</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>13297</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>627895</x:v>
       </x:c>
@@ -8642,158 +8644,158 @@
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>628144</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>40981</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>600264</x:v>
+        <x:v>600265</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>40981</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>600265</x:v>
+        <x:v>600264</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
@@ -8879,70 +8881,70 @@
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>542828</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>597218</x:v>
       </x:c>
@@ -9156,561 +9158,559 @@
       <x:c r="I127" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>556859</x:v>
+        <x:v>609590</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>42159</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
-      <x:c r="E128" s="14" t="s"/>
+      <x:c r="E128" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>166</x:v>
-[...1 lines deleted...]
-      <x:c r="H128" s="14" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>42101</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>633290</x:v>
+        <x:v>556859</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>42159</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="P129" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="P129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>633308</x:v>
+        <x:v>633290</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>42159</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="P130" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="P130" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>633309</x:v>
+        <x:v>633308</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
-      <x:c r="E131" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>145</x:v>
-[...2 lines deleted...]
-        <x:v>146</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>609590</x:v>
+        <x:v>633309</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>597219</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>587362</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>42159</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="P134" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="P134" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>633293</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>42159</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="P135" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="P135" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>633307</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>42159</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="P136" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="P136" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>633286</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
@@ -9799,154 +9799,153 @@
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>556950</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
-      <x:c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>607458</x:v>
+        <x:v>597210</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s"/>
+      <x:c r="E140" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>597210</x:v>
+        <x:v>607458</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -10383,70 +10382,70 @@
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>608085</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>597211</x:v>
       </x:c>
@@ -10541,51 +10540,51 @@
       <x:c r="I151" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>549348</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37279</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
@@ -10602,87 +10601,87 @@
       <x:c r="I152" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>549381</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>41812</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>615949</x:v>
       </x:c>
@@ -10734,216 +10733,216 @@
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>608046</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>40291</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>13286</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>627871</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>37279</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>572712</x:v>
+        <x:v>572695</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>37279</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>572695</x:v>
+        <x:v>572712</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
@@ -11079,70 +11078,70 @@
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>549480</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>597221</x:v>
       </x:c>
@@ -11192,70 +11191,70 @@
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>603636</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>620512</x:v>
       </x:c>
@@ -11381,318 +11380,318 @@
         <x:v>607854</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>608242</x:v>
+        <x:v>545162</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H167" s="0" t="s">
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>566525</x:v>
+        <x:v>542836</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>182</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>552311</x:v>
+        <x:v>608242</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>181</x:v>
-[...2 lines deleted...]
-        <x:v>182</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>542836</x:v>
+        <x:v>566525</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>339</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>545162</x:v>
+        <x:v>552311</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
@@ -12302,840 +12301,841 @@
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>547443</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>181</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>553983</x:v>
+        <x:v>597214</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H183" s="0" t="s">
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>597214</x:v>
+        <x:v>553983</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41735</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>632387</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>41735</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
+      <x:c r="E185" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>635364</x:v>
+        <x:v>628282</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s"/>
+      <x:c r="E186" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>597223</x:v>
+        <x:v>552266</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>552266</x:v>
+        <x:v>599668</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
-      <x:c r="E188" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>599668</x:v>
+        <x:v>597208</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>597208</x:v>
+        <x:v>597215</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>597215</x:v>
+        <x:v>616045</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
+      <x:c r="E191" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>616045</x:v>
+        <x:v>565854</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>565854</x:v>
+        <x:v>607307</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
-      <x:c r="E193" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>607307</x:v>
+        <x:v>597223</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>554759</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>41735</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
-      <x:c r="E195" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>628282</x:v>
+        <x:v>635364</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
@@ -13400,260 +13400,260 @@
       <x:c r="S200" s="14" t="n">
         <x:v>544953</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>601559</x:v>
+        <x:v>599825</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>599825</x:v>
+        <x:v>601559</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>36073</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>624540</x:v>
+        <x:v>620511</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>620511</x:v>
+        <x:v>624540</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -14008,51 +14008,51 @@
       <x:c r="L211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42121</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>618333</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
@@ -14061,902 +14061,902 @@
       <x:c r="L212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42121</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>618332</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>40660</x:v>
+        <x:v>35077</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>609139</x:v>
+        <x:v>534946</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>550674</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37838</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42121</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>550922</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>35077</x:v>
+        <x:v>40660</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>41003</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>534946</x:v>
+        <x:v>609139</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>608579</x:v>
+        <x:v>555554</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>555554</x:v>
+        <x:v>608579</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>35438</x:v>
+        <x:v>37838</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>42121</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>550757</x:v>
+        <x:v>535037</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>37838</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>42121</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>535037</x:v>
+        <x:v>550757</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>576674</x:v>
+        <x:v>602916</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>602916</x:v>
+        <x:v>585318</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>585318</x:v>
+        <x:v>569122</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>569122</x:v>
+        <x:v>576674</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>609447</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>638621</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>534960</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -14965,219 +14965,219 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>534963</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>550759</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>586226</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>586227</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
@@ -15192,150 +15192,150 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>550742</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>37838</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42121</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>550923</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40291</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>13286</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>592409</x:v>
       </x:c>