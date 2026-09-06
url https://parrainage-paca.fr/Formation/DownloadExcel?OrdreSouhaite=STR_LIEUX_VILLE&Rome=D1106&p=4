--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -470,80 +470,80 @@
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84200</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP les Chênes</x:t>
   </x:si>
   <x:si>
-    <x:t>84200</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Professionnel et Technologique Les Chênes</x:t>
   </x:si>
   <x:si>
-    <x:t>CARPENTRAS</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
@@ -713,59 +713,59 @@
   <x:si>
     <x:t>Vip and Co</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Valette du Var</x:t>
@@ -926,56 +926,56 @@
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Marseille 6ème</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Leau</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Leau</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro technicien conseil vente en alimentation (produits alimentaires et boissons)</x:t>
   </x:si>
   <x:si>
     <x:t>LP Colbert</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 07</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
@@ -1256,75 +1256,75 @@
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale Rhône Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13310</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Provence Verte</x:t>
   </x:si>
   <x:si>
+    <x:t>Akteap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Privé Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP crémier-fromager (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fromage</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>69300</x:t>
   </x:si>
   <x:si>
     <x:t>Académie de la Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Saint Rémy de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13210</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Municipal de Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
@@ -4386,452 +4386,451 @@
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>546537</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="Q42" s="16" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="R42" s="14" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="S42" s="14" t="n">
+        <x:v>600403</x:v>
+      </x:c>
+      <x:c r="T42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="Q42" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="R42" s="14" t="s">
+      <x:c r="U42" s="16" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>600403</x:v>
+        <x:v>604610</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="U43" s="4" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="H44" s="14" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>604610</x:v>
+        <x:v>549898</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
-      <x:c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="R45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="R45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>549898</x:v>
+        <x:v>600401</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>600401</x:v>
+        <x:v>591922</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="R47" s="0" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>605881</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>547840</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -7787,211 +7786,210 @@
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>600405</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s"/>
+      <x:c r="E100" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>614350</x:v>
+        <x:v>611537</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
-      <x:c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>611537</x:v>
+        <x:v>614350</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>569186</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
@@ -9615,51 +9613,51 @@
       <x:c r="L130" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>602025</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10190,51 +10188,51 @@
       <x:c r="M140" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>548178</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -10649,208 +10647,207 @@
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>555006</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
-      <x:c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>630686</x:v>
+        <x:v>594505</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s"/>
+      <x:c r="E150" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>594505</x:v>
+        <x:v>630686</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>607445</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -10922,51 +10919,51 @@
       <x:c r="J153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>587436</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>41938</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
@@ -14661,336 +14658,337 @@
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>620497</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>604850</x:v>
+        <x:v>611633</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
+      <x:c r="E219" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>624135</x:v>
+        <x:v>604850</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>554261</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37533</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>21504</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>554263</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>402</x:v>
-[...1 lines deleted...]
-      <x:c r="H222" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>611633</x:v>
+        <x:v>624135</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15361,51 +15359,51 @@
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>609784</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">