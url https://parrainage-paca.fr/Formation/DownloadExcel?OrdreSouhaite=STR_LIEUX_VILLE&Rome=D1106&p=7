--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -470,80 +470,80 @@
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP les Chênes</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel et Technologique Les Chênes</x:t>
   </x:si>
   <x:si>
-    <x:t>CARPENTRAS</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
   </x:si>
   <x:si>
-    <x:t>09/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
@@ -881,101 +881,101 @@
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>LPO St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel employé commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LPO St-Vincent de Paul</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Marseille 6ème</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Leau</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Leau</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro technicien conseil vente en alimentation (produits alimentaires et boissons)</x:t>
   </x:si>
   <x:si>
     <x:t>LP Colbert</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 07</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
@@ -1097,62 +1097,62 @@
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Paul Valéry</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>LA Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13148</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Magnan</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation vendeur-conseil en alimentation</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
@@ -1190,123 +1190,123 @@
   <x:si>
     <x:t>Lycée Professionnel Agricole</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pierre Le Roy de Boiseaumarié - Château Mongin (Lycée Professionnel Agricole et Viticole d'Orange)</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ch Mongrand</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
+    <x:t>MFR de Puyloubier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUYLOUBIER</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maison Familiale et Rurale de Puyloubier</x:t>
   </x:si>
   <x:si>
-    <x:t>13114</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Maison Familiale et Rurale Sainte Victoire</x:t>
   </x:si>
   <x:si>
     <x:t>13790</x:t>
   </x:si>
   <x:si>
     <x:t>ROUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>MFR Rousset</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>13310</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale Rhône Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Privé Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
+    <x:t>Akteap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP crémier-fromager (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fromage</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>69300</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>Académie de la Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Saint Rémy de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13210</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
   </x:si>
@@ -4386,451 +4386,451 @@
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>546537</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="Q42" s="16" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="R42" s="14" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="S42" s="14" t="n">
+        <x:v>600403</x:v>
+      </x:c>
+      <x:c r="T42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="Q42" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="R42" s="14" t="s">
+      <x:c r="U42" s="16" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>600403</x:v>
+        <x:v>604610</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="U43" s="4" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="R44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>549898</x:v>
+        <x:v>600401</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
-      <x:c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>604610</x:v>
+        <x:v>591922</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s"/>
+      <x:c r="E46" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>600401</x:v>
+        <x:v>549898</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="Q47" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="Q47" s="4" t="s">
+      <x:c r="R47" s="0" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>605881</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>547840</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -4915,158 +4915,158 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>605619</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>37310</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>547257</x:v>
+        <x:v>547246</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>37310</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>547246</x:v>
+        <x:v>547257</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -5278,100 +5278,100 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>548792</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>37310</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>552786</x:v>
+        <x:v>604745</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>87</x:v>
@@ -5399,100 +5399,100 @@
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>604777</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>37310</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>604745</x:v>
+        <x:v>552786</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>87</x:v>
@@ -6223,103 +6223,103 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>498385</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>35185</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>496372</x:v>
+        <x:v>498484</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>82</x:v>
@@ -6344,285 +6344,285 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>605883</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>35185</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>604233</x:v>
+        <x:v>496372</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>498484</x:v>
+        <x:v>604233</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>549895</x:v>
+        <x:v>548676</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>548676</x:v>
+        <x:v>549895</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -7861,154 +7861,154 @@
       <x:c r="S100" s="14" t="n">
         <x:v>600405</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>553211</x:v>
+        <x:v>611537</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>611537</x:v>
+        <x:v>553211</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -8139,103 +8139,107 @@
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>638151</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>37099</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s"/>
+      <x:c r="E106" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>221</x:v>
-[...1 lines deleted...]
-      <x:c r="H106" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>31734</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>635410</x:v>
+        <x:v>630340</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -8253,107 +8257,103 @@
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>609205</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
-      <x:c r="E108" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>630340</x:v>
+        <x:v>635410</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -10070,111 +10070,111 @@
       <x:c r="K138" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>622639</x:v>
+        <x:v>629937</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>629937</x:v>
+        <x:v>622639</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10421,157 +10421,157 @@
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>611614</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>37099</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>31734</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>636920</x:v>
+        <x:v>594522</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="Q146" s="16" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="R146" s="14" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="S146" s="14" t="n">
+        <x:v>636920</x:v>
+      </x:c>
+      <x:c r="T146" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="Q146" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10648,160 +10648,159 @@
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>555006</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
-      <x:c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>630686</x:v>
+        <x:v>594505</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s"/>
+      <x:c r="E150" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>594505</x:v>
+        <x:v>630686</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10864,51 +10863,51 @@
       <x:c r="J152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>607445</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -10921,51 +10920,51 @@
       <x:c r="J153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>587436</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>41938</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
@@ -11611,57 +11610,57 @@
       <x:c r="K165" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>570566</x:v>
+        <x:v>599303</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37602</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>317</x:v>
@@ -11672,57 +11671,57 @@
       <x:c r="K166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>599303</x:v>
+        <x:v>570566</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
@@ -12369,217 +12368,217 @@
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>624488</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>37099</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
-      <x:c r="E179" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G179" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="I179" s="4" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J179" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K179" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L179" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M179" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="N179" s="3" t="n">
+        <x:v>34056</x:v>
+      </x:c>
+      <x:c r="O179" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P179" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="Q179" s="4" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="R179" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="I179" s="4" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>607503</x:v>
+        <x:v>606248</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>594530</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
+      <x:c r="E181" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>209</x:v>
-[...2 lines deleted...]
-        <x:v>210</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>606248</x:v>
+        <x:v>607503</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>122</x:v>
@@ -12587,51 +12586,51 @@
       <x:c r="J182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>555926</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
@@ -12641,51 +12640,51 @@
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>594514</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -12702,51 +12701,51 @@
       <x:c r="J184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>608503</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -12756,54 +12755,54 @@
       <x:c r="I185" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>602039</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37105</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
@@ -12818,51 +12817,51 @@
       <x:c r="J186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>582021</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -12875,51 +12874,51 @@
       <x:c r="J187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>606957</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37105</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -12936,51 +12935,51 @@
       <x:c r="J188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>611023</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -12996,51 +12995,51 @@
       <x:c r="J189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>559023</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -13057,51 +13056,51 @@
       <x:c r="J190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>608188</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -13114,51 +13113,51 @@
       <x:c r="J191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>547454</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41939</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
@@ -13471,207 +13470,209 @@
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>594504</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="H198" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>545553</x:v>
+        <x:v>591923</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
+      <x:c r="E199" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
+      <x:c r="H199" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>591923</x:v>
+        <x:v>545553</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>599632</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
@@ -14067,161 +14068,161 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>607611</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>37099</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>31734</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>625882</x:v>
+        <x:v>553299</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>553299</x:v>
+        <x:v>625882</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
@@ -14481,103 +14482,103 @@
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>604850</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
+      <x:c r="E215" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>86</x:v>
-[...2 lines deleted...]
-        <x:v>87</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>624135</x:v>
+        <x:v>611633</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37533</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
@@ -14597,103 +14598,103 @@
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>554263</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
-      <x:c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>611633</x:v>
+        <x:v>624135</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>68</x:v>
@@ -15358,51 +15359,51 @@
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>609784</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
@@ -16053,148 +16054,148 @@
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>591924</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>41938</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>596675</x:v>
+        <x:v>591919</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>41938</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>591919</x:v>
+        <x:v>596675</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>35185</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>448</x:v>
@@ -16282,161 +16283,163 @@
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>600196</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>35185</x:v>
+        <x:v>41938</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
-      <x:c r="E246" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>448</x:v>
-[...1 lines deleted...]
-      <x:c r="H246" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
+      <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>497184</x:v>
+        <x:v>596674</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>41938</x:v>
+        <x:v>35185</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
+      <x:c r="E247" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G247" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H247" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>596674</x:v>
+        <x:v>497184</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>