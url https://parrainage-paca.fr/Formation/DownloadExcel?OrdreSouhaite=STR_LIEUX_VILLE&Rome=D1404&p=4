--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -269,143 +269,143 @@
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>Vente additionnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation La Valette du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
     <x:t>Association Hyères Orientation</x:t>
   </x:si>
   <x:si>
     <x:t>ASSHOR</x:t>
   </x:si>
   <x:si>
-    <x:t>83160</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Vente additionnelle</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/05/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
@@ -554,108 +554,108 @@
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel conseiller commercial (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pgm Learning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/15/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel conseiller commercial (préparation également possible par Bloc(s) de compétences)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>08/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
@@ -1662,57 +1662,57 @@
       <x:c r="K8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>608486</x:v>
+        <x:v>555839</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -1722,57 +1722,57 @@
       <x:c r="K9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>555839</x:v>
+        <x:v>608486</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="U9" s="4" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
@@ -1852,381 +1852,381 @@
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>601825</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I12" s="16" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J12" s="14" t="s"/>
+      <x:c r="K12" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="L12" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="M12" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N12" s="15" t="n">
+        <x:v>34568</x:v>
+      </x:c>
+      <x:c r="O12" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="H12" s="14" t="s">
+      <x:c r="P12" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="I12" s="16" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>625317</x:v>
+        <x:v>634468</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
+      <x:c r="E13" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>625319</x:v>
+        <x:v>630341</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>86</x:v>
-[...1 lines deleted...]
-      <x:c r="C14" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C14" s="15" t="n">
+        <x:v>37717</x:v>
+      </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H14" s="14" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="I14" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="H14" s="14" t="s">
+      <x:c r="J14" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K14" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L14" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M14" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="N14" s="15" t="n">
+        <x:v>34581</x:v>
+      </x:c>
+      <x:c r="O14" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P14" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="I14" s="16" t="s">
-[...3 lines deleted...]
-      <x:c r="K14" s="14" t="s">
+      <x:c r="Q14" s="16" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="R14" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="S14" s="14" t="n">
+        <x:v>625317</x:v>
+      </x:c>
+      <x:c r="T14" s="16" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>86</x:v>
-[...1 lines deleted...]
-      <x:c r="C15" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C15" s="3" t="n">
+        <x:v>37717</x:v>
+      </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="I15" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="H15" s="0" t="s">
+      <x:c r="J15" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K15" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M15" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="N15" s="3" t="n">
+        <x:v>34581</x:v>
+      </x:c>
+      <x:c r="O15" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P15" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="I15" s="4" t="s">
-[...17 lines deleted...]
-      <x:c r="P15" s="0" t="s">
+      <x:c r="Q15" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="Q15" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>634462</x:v>
+        <x:v>625319</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34568</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>634468</x:v>
+        <x:v>634461</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="U16" s="16" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>38</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
-      <x:c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34568</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="Q17" s="4" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="R17" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="S17" s="0" t="n">
+        <x:v>634462</x:v>
+      </x:c>
+      <x:c r="T17" s="4" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="U17" s="4" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
@@ -2238,51 +2238,51 @@
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>602023</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -3155,51 +3155,51 @@
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>555841</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -3218,51 +3218,51 @@
       <x:c r="M35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>608487</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>36990</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
@@ -3353,57 +3353,57 @@
         <x:v>599669</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -3449,118 +3449,116 @@
       <x:c r="K39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>601958</x:v>
+        <x:v>546924</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>601959</x:v>
+        <x:v>551864</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -3570,2053 +3568,2054 @@
       <x:c r="K41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>546924</x:v>
+        <x:v>601958</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s"/>
+      <x:c r="E42" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>551864</x:v>
+        <x:v>601959</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>613359</x:v>
+        <x:v>567943</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>567943</x:v>
+        <x:v>605538</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>613352</x:v>
+        <x:v>629102</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="S46" s="14" t="n">
+        <x:v>629103</x:v>
+      </x:c>
+      <x:c r="T46" s="16" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="U46" s="16" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>617010</x:v>
+        <x:v>613356</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s"/>
+      <x:c r="E48" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>617015</x:v>
+        <x:v>601516</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
-      <x:c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>605538</x:v>
+        <x:v>613359</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>629102</x:v>
+        <x:v>613352</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="Q51" s="4" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="R51" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="S51" s="0" t="n">
+        <x:v>629113</x:v>
+      </x:c>
+      <x:c r="T51" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="Q51" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>601516</x:v>
+        <x:v>617010</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>613356</x:v>
+        <x:v>617015</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>613353</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>629099</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>629104</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>629105</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>629107</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>624447</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>624450</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>613351</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>613354</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>613355</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>613357</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>613358</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>613360</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>629100</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>629101</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>629108</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>629109</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>601508</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>617009</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>617012</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>617014</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>617011</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>617013</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>611413</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36393</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
@@ -5642,51 +5641,51 @@
       <x:c r="L78" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>23622</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>549602</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>36393</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -5705,51 +5704,51 @@
       <x:c r="M79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>23622</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>609321</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>