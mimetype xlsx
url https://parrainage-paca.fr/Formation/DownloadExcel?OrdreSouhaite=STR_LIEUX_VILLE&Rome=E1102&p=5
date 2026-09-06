--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -443,95 +443,95 @@
   <x:si>
     <x:t>11/10/2021 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Scénario et dialogue en fiction</x:t>
   </x:si>
   <x:si>
     <x:t>Cifap</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>L’ écriture de série</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mandyben</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecrire les dialogues d'une série quotidienne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S comme Scénario</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>N otions de mise en scène cinéma</x:t>
   </x:si>
   <x:si>
-    <x:t>Mandyben</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...14 lines deleted...]
-    <x:t>09/25/2026 00:00:00</x:t>
+    <x:t>Webmarketing avancé</x:t>
   </x:si>
   <x:si>
     <x:t>Wordpress de A à Z expert</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2021 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>L'écriture de série</x:t>
   </x:si>
   <x:si>
-    <x:t>Webmarketing avancé</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ecrire un traitement de long métrage</x:t>
   </x:si>
   <x:si>
     <x:t>Les Ateliers de l'Image et du Son</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Atelier série : construire un concept</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres (2e année ENS Ulm) italien</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thiers</x:t>
@@ -617,60 +617,60 @@
   <x:si>
     <x:t>Parcours 1 - cours de scénario</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Communication et de l'Audiovisuel de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>IMCA PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Parcours 1 et 2 - scénario par correspondance et accompagnement à l'écriture</x:t>
   </x:si>
   <x:si>
+    <x:t>07/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Parcours 2 - accompagnement personnalisé à l’écriture d’un scénario</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -2401,194 +2401,194 @@
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>594659</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>45066</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>595909</x:v>
+        <x:v>593238</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>593238</x:v>
+        <x:v>593240</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>593240</x:v>
+        <x:v>595909</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>80</x:v>
@@ -2876,148 +2876,149 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>633039</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="J34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>15021</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>575528</x:v>
+        <x:v>598351</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>104</x:v>
-[...1 lines deleted...]
-      <x:c r="C35" s="3" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="n">
+        <x:v>39463</x:v>
+      </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
+      <x:c r="J35" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>15021</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>598351</x:v>
+        <x:v>575528</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38173</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
@@ -3162,381 +3163,381 @@
         <x:v>122</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>577990</x:v>
+        <x:v>577944</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="Q40" s="16" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>635876</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="U40" s="16" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>15017</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>390046</x:v>
+        <x:v>577990</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>46273</x:v>
+        <x:v>15017</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>577437</x:v>
+        <x:v>390029</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>390029</x:v>
+        <x:v>390046</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>577944</x:v>
+        <x:v>577437</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>390045</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
@@ -3594,51 +3595,51 @@
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>634688</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
@@ -4275,139 +4276,139 @@
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>595506</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>595521</x:v>
+        <x:v>593074</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>595517</x:v>
+        <x:v>595521</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>40</x:v>
@@ -4426,343 +4427,343 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>595514</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>593074</x:v>
+        <x:v>595519</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>595519</x:v>
+        <x:v>595513</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>595513</x:v>
+        <x:v>595559</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>595559</x:v>
+        <x:v>595561</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>595561</x:v>
+        <x:v>595845</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>595845</x:v>
+        <x:v>595517</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>165</x:v>
@@ -4982,164 +4983,164 @@
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>632425</x:v>
+        <x:v>637136</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="U74" s="16" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>637135</x:v>
+        <x:v>632425</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>637136</x:v>
+        <x:v>637135</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>81</x:v>
@@ -5147,51 +5148,51 @@
       <x:c r="M77" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>632258</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">