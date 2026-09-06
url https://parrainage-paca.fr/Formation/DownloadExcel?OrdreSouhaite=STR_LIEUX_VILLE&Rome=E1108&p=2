--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -233,81 +233,81 @@
   <x:si>
     <x:t>Master mention langues et sociétés parcours Moyen-Orient et Maghreb</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention traduction et interprétation parcours traduction technique</x:t>
   </x:si>
   <x:si>
     <x:t>Traduction</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours management de projets de développement durable et culturel</x:t>
   </x:si>
   <x:si>
     <x:t>Économie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - allemand</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études hispaniques et latino-américaines</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - italien</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention langues étrangères appliquées parcours au management international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études italiennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences du langage parcours sciences du langage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linguistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention traduction et interprétation parcours traduction littéraire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études slaves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention langues étrangères appliquées parcours anglais - chinois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention langues étrangères appliquées parcours anglais - russe</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>Licence mention langues étrangères appliquées parcours anglais - russe</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>master mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention langues et sociétés</x:t>
   </x:si>
@@ -1900,564 +1900,564 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>575788</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>39173</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>15254</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>636179</x:v>
+        <x:v>575704</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>575704</x:v>
+        <x:v>575706</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>575706</x:v>
+        <x:v>575709</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>40098</x:v>
+        <x:v>38696</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>14272</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>575709</x:v>
+        <x:v>575699</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>38696</x:v>
+        <x:v>39280</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>14272</x:v>
+        <x:v>15231</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>575699</x:v>
+        <x:v>575700</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>39280</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>15231</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>575700</x:v>
+        <x:v>575711</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>40098</x:v>
+        <x:v>39173</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>575711</x:v>
+        <x:v>575785</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>575785</x:v>
+        <x:v>575790</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>575790</x:v>
+        <x:v>636179</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -2467,51 +2467,51 @@
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>592070</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38695</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -2521,51 +2521,51 @@
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>591858</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -2578,105 +2578,105 @@
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>592392</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38696</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>14272</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>591881</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -2689,51 +2689,51 @@
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>592088</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2743,51 +2743,51 @@
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>592052</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -2800,51 +2800,51 @@
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>592054</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -2854,51 +2854,51 @@
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>592087</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39789</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -2911,51 +2911,51 @@
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>592189</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -3025,51 +3025,51 @@
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>592053</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38695</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -3079,51 +3079,51 @@
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>591857</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
@@ -3195,147 +3195,148 @@
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>599394</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>15250</x:v>
+        <x:v>15017</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>599391</x:v>
+        <x:v>390046</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>15017</x:v>
+        <x:v>15250</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>390046</x:v>
+        <x:v>599391</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
@@ -3820,51 +3821,51 @@
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>592069</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -3877,51 +3878,51 @@
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>592393</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3931,51 +3932,51 @@
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>592055</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">