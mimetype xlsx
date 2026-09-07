--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -695,101 +695,101 @@
   <x:si>
     <x:t>Créez l'identité visuelle de votre marque avec Canva</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Designer graphique</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur artistique multimédia (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>expert en création digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>designer d'images animées et immersives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en création digitale spécialisation directeur créatif : Game &amp; Tech Art (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en création digitale spécialisation directeur créatif : producteur jeu vidéo &amp; Game Design (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journaliste web spécialisation journalisme sportif (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Créer et administrer un site professionnel avec WordPress</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arts graphiques Illustration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro artisanat et métiers d'art option communication visuelle pluri-média</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Célony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAO</x:t>
+  </x:si>
+  <x:si>
     <x:t>Game Designer concepteur en gamification</x:t>
   </x:si>
   <x:si>
-    <x:t>09/23/2024 00:00:00</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste motion designer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert du design numérique spécialisation design graphique et numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation chef de projet digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation expert en gouvernance de la cybersécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
@@ -893,83 +893,83 @@
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours création numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>École MoPA</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Brassart - MOPA</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Chef de projet digital (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ri7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Informatique - Systèmes d’information et numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro artisanat et métiers d'art option communication visuelle pluri-média (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
-    <x:t>AUBAGNE</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Communication visuelle et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Communication entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>année préparatoire privée aux concours des écoles supérieures d'art et design</x:t>
@@ -1829,50 +1829,68 @@
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>concepteur UI et webdesign</x:t>
   </x:si>
   <x:si>
     <x:t>Réalisateur 3D</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>motion designer</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Scripte pour le cinéma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cifap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>École Supérieure de Design Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure de design, d'arts appliqués et de communication - ESD</x:t>
   </x:si>
   <x:si>
     <x:t>Sketchup Pro : Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours arts plastiques et sciences de l'art</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours création numérique</x:t>
@@ -1880,92 +1898,74 @@
   <x:si>
     <x:t>Master mention arts parcours médiation culturelle des arts</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours arts de la scène</x:t>
   </x:si>
   <x:si>
     <x:t>Label Emmaus</x:t>
   </x:si>
   <x:si>
     <x:t>93130</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Public immigré</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 6e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Illustrator initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Créer et réaliser une charte graphique</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste webdesigner UI</x:t>
   </x:si>
   <x:si>
     <x:t>Graphisme publicité</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant réalisateur</x:t>
   </x:si>
   <x:si>
-    <x:t>Cifap</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Zbrush : sculpture numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Audition Intégrer et corriger du son</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel montage son</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator PLV et Packaging</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Joseph les Maristes</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Don Bosco</x:t>
@@ -1991,95 +1991,95 @@
   <x:si>
     <x:t>Motion Design initiation</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC3 Gérer et coordonner des projets de communication visuelle</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC 2 Développer des solutions visuelles innovantes et multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI - CCP 3 : réaliser, améliorer et animer des sites web</x:t>
   </x:si>
   <x:si>
     <x:t>Blender 3D</x:t>
   </x:si>
   <x:si>
     <x:t>Modélisation système information</x:t>
   </x:si>
   <x:si>
+    <x:t>Lightroom - Pefectionnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage vidéo dans DaVinci Resolve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel montage audiovisuel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prestashop administrateur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel Prestashop</x:t>
+  </x:si>
+  <x:si>
     <x:t>Illustrator perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>WordPress rédacteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Acting jeu caméra</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>WordPress rédacteur</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel concepteur designer UI - CCP 1 : concevoir les éléments graphiques d'une interface et de supports de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Ecrire, filmer, monter une vidéo avec son smartphone</x:t>
   </x:si>
   <x:si>
     <x:t>Documentation audiovisuelle et multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option B : décor peint (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation mise en scène intimité</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC 1 Concevoir et réaliser des compositions graphiques</x:t>
   </x:si>
   <x:si>
     <x:t>Techniques de réalisation audiovisuelle</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
@@ -2351,66 +2351,66 @@
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>Studio Gentile - Systemv</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISTS</x:t>
   </x:si>
   <x:si>
     <x:t>LP Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>Condé Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Condé Nice</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager de la création et du design de marque (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Supérieur de Communication et Publicité - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>manager de la création et du design de marque</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École nationale supérieure d'art Villa Arson</x:t>
   </x:si>
   <x:si>
     <x:t>06105</x:t>
   </x:si>
   <x:si>
     <x:t>Villa Arson</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 02</x:t>
   </x:si>
   <x:si>
     <x:t>UX/UI Designer (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
@@ -6802,884 +6802,883 @@
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>554153</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>36744</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>46251</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>596809</x:v>
+        <x:v>592050</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>37662</x:v>
+        <x:v>38518</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>547199</x:v>
+        <x:v>606170</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>38143</x:v>
+        <x:v>36533</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="H68" s="14" t="s"/>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s">
+        <x:v>134</x:v>
+      </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>547222</x:v>
+        <x:v>599347</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
-      <x:c r="E69" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>601660</x:v>
+        <x:v>547199</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>39092</x:v>
+        <x:v>38143</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>549747</x:v>
+        <x:v>547222</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>39092</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>549748</x:v>
+        <x:v>601660</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>37662</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>554154</x:v>
+        <x:v>549747</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>38935</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>44527</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>550925</x:v>
+        <x:v>549748</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>38518</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s"/>
+      <x:c r="E74" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>606170</x:v>
+        <x:v>554154</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>36533</x:v>
+        <x:v>38935</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
+      <x:c r="E75" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>133</x:v>
-[...2 lines deleted...]
-        <x:v>134</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>46251</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>599347</x:v>
+        <x:v>550925</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C76" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>118</x:v>
-[...1 lines deleted...]
-      <x:c r="H76" s="14" t="s"/>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s">
+        <x:v>129</x:v>
+      </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>592050</x:v>
+        <x:v>533643</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>533643</x:v>
+        <x:v>534198</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>70707</x:v>
+        <x:v>46072</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>534198</x:v>
+        <x:v>624485</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C79" s="3" t="s"/>
+      <x:c r="C79" s="3" t="n">
+        <x:v>37232</x:v>
+      </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>133</x:v>
-[...2 lines deleted...]
-        <x:v>134</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J79" s="0" t="s">
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>46072</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>624485</x:v>
+        <x:v>595628</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>37232</x:v>
+        <x:v>36744</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>46052</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>595628</x:v>
+        <x:v>596809</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>119</x:v>
@@ -7877,75 +7876,75 @@
       <x:c r="S84" s="14" t="n">
         <x:v>601665</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>34403</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>534936</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
@@ -8264,51 +8263,51 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>601115</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
@@ -8727,76 +8726,76 @@
         <x:v>554130</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>550892</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
@@ -8901,134 +8900,134 @@
       <x:c r="S102" s="14" t="n">
         <x:v>601653</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39855</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>579363</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>34345</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>534832</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
@@ -9249,157 +9248,157 @@
       <x:c r="S108" s="14" t="n">
         <x:v>589948</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>550893</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>550924</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
@@ -10003,207 +10002,207 @@
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>596790</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>37232</x:v>
+        <x:v>38018</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
+      <x:c r="E123" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="H123" s="0" t="s">
+      <x:c r="I123" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="I123" s="4" t="s">
+      <x:c r="J123" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="K123" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="L123" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="M123" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="N123" s="3" t="n">
+        <x:v>31054</x:v>
+      </x:c>
+      <x:c r="O123" s="0" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>638209</x:v>
+        <x:v>547284</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>38018</x:v>
+        <x:v>37232</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>280</x:v>
-[...1 lines deleted...]
-      <x:c r="H124" s="14" t="s"/>
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s">
+        <x:v>283</x:v>
+      </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="P124" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="P124" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>547284</x:v>
+        <x:v>638209</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>602176</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
@@ -14610,51 +14609,51 @@
       <x:c r="T206" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
@@ -15181,51 +15180,51 @@
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -15296,51 +15295,51 @@
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -16696,51 +16695,51 @@
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>606821</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
@@ -16767,73 +16766,73 @@
         <x:v>612663</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>615360</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>41710</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
@@ -17303,135 +17302,135 @@
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>547061</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>600474</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38268</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
@@ -17678,154 +17677,154 @@
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>615587</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>38244</x:v>
+        <x:v>40555</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>597373</x:v>
+        <x:v>592575</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>40555</x:v>
+        <x:v>38244</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>46276</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>592575</x:v>
+        <x:v>597373</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>41710</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -18027,75 +18026,75 @@
       <x:c r="U270" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>498663</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>40164</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
@@ -18127,3382 +18126,3380 @@
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>601426</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>537</x:v>
-[...2 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>44527</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>592194</x:v>
+        <x:v>608286</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>588</x:v>
-[...1 lines deleted...]
-      <x:c r="C274" s="15" t="s"/>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C274" s="15" t="n">
+        <x:v>39221</x:v>
+      </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>542</x:v>
-[...1 lines deleted...]
-      <x:c r="J274" s="14" t="s"/>
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="J274" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K274" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>72502</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>505620</x:v>
+        <x:v>592194</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>537</x:v>
-[...2 lines deleted...]
-        <x:v>96</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>72502</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>635296</x:v>
+        <x:v>505620</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>40465</x:v>
+        <x:v>42084</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>267</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>45066</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>575795</x:v>
+        <x:v>635296</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>575796</x:v>
+        <x:v>575795</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>575797</x:v>
+        <x:v>575796</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>575794</x:v>
+        <x:v>575797</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>42140</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>597</x:v>
-[...1 lines deleted...]
-      <x:c r="H280" s="14" t="s"/>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H280" s="14" t="s">
+        <x:v>268</x:v>
+      </x:c>
       <x:c r="I280" s="16" t="s">
-        <x:v>598</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>638467</x:v>
+        <x:v>575794</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>529</x:v>
-[...1 lines deleted...]
-      <x:c r="C281" s="3" t="s"/>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C281" s="3" t="n">
+        <x:v>42140</x:v>
+      </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="J281" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>576396</x:v>
+        <x:v>638467</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>576516</x:v>
+        <x:v>576396</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>577081</x:v>
+        <x:v>576516</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>576559</x:v>
+        <x:v>577081</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>46072</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>576697</x:v>
+        <x:v>576559</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>576700</x:v>
+        <x:v>576697</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>46090</x:v>
+        <x:v>46072</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>576701</x:v>
+        <x:v>576700</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>46264</x:v>
+        <x:v>46090</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>608285</x:v>
+        <x:v>576701</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>634854</x:v>
+        <x:v>608285</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>583199</x:v>
+        <x:v>634854</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>586273</x:v>
+        <x:v>583199</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>72730</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>576393</x:v>
+        <x:v>586273</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>72730</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>577075</x:v>
+        <x:v>576393</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>383</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>602</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>595594</x:v>
+        <x:v>577075</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
-        <x:v>37232</x:v>
+        <x:v>36943</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>46052</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>595626</x:v>
+        <x:v>595594</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>616</x:v>
-[...1 lines deleted...]
-      <x:c r="C296" s="15" t="s"/>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C296" s="15" t="n">
+        <x:v>37232</x:v>
+      </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>613</x:v>
-[...1 lines deleted...]
-      <x:c r="J296" s="14" t="s"/>
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="J296" s="14" t="s">
+        <x:v>222</x:v>
+      </x:c>
       <x:c r="K296" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>46264</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>608286</x:v>
+        <x:v>595626</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>584756</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>585439</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>584267</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>36949</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>595865</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>609696</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>595630</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>577985</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>581282</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>581312</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>581315</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>584781</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>31068</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>576439</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>576454</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>70707</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>585504</x:v>
+        <x:v>577832</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>582060</x:v>
+        <x:v>577967</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>46264</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>576382</x:v>
+        <x:v>577982</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>70711</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>576556</x:v>
+        <x:v>578077</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>577080</x:v>
+        <x:v>585504</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>645</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>585515</x:v>
+        <x:v>582060</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>584706</x:v>
+        <x:v>585515</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>602</x:v>
-[...2 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>584769</x:v>
+        <x:v>584706</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>650</x:v>
-[...1 lines deleted...]
-      <x:c r="C318" s="15" t="s"/>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C318" s="15" t="n">
+        <x:v>35634</x:v>
+      </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>602</x:v>
-[...1 lines deleted...]
-      <x:c r="J318" s="14" t="s"/>
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="J318" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>577832</x:v>
+        <x:v>584769</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>72710</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>577967</x:v>
+        <x:v>576382</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>577982</x:v>
+        <x:v>576556</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>70711</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="P321" s="0" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="Q321" s="4" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="R321" s="0" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="S321" s="0" t="n">
+        <x:v>577080</x:v>
+      </x:c>
+      <x:c r="T321" s="4" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="U321" s="4" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>585493</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>584703</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>46382</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>576585</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>46382</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>576586</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>634042</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>609697</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>31068</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>576444</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>31068</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>576445</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>577084</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>577110</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>581285</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>634808</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>595596</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>577974</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
@@ -21693,322 +21690,320 @@
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>614353</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
-        <x:v>38262</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>666</x:v>
-[...1 lines deleted...]
-      <x:c r="H340" s="14" t="s"/>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H340" s="14" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="I340" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>32069</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>597198</x:v>
+        <x:v>608140</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
-        <x:v>39741</x:v>
+        <x:v>38935</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>305</x:v>
-[...2 lines deleted...]
-        <x:v>306</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>608140</x:v>
+        <x:v>590732</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>674</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>670</x:v>
-[...1 lines deleted...]
-      <x:c r="H342" s="14" t="s"/>
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="H342" s="14" t="s">
+        <x:v>202</x:v>
+      </x:c>
       <x:c r="I342" s="16" t="s">
-        <x:v>671</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>44527</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>671</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>590732</x:v>
+        <x:v>612449</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>201</x:v>
-[...2 lines deleted...]
-        <x:v>202</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>612449</x:v>
+        <x:v>556173</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="C344" s="15" t="s"/>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="C344" s="15" t="n">
+        <x:v>38262</x:v>
+      </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>183</x:v>
-[...1 lines deleted...]
-      <x:c r="J344" s="14" t="s"/>
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="J344" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="K344" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>32069</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>556173</x:v>
+        <x:v>597198</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -22522,79 +22517,79 @@
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>595929</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>595625</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
@@ -23212,51 +23207,51 @@
         <x:v>41002</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>592414</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
@@ -23394,51 +23389,51 @@
       <x:c r="M370" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>627949</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -23686,93 +23681,93 @@
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>592797</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>72502</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>505621</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -26442,79 +26437,79 @@
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>601680</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>595627</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
@@ -26704,815 +26699,815 @@
       <x:c r="K431" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>602833</x:v>
+        <x:v>615571</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
-        <x:v>35634</x:v>
+        <x:v>39855</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
-      <x:c r="E432" s="14" t="s"/>
+      <x:c r="E432" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>615571</x:v>
+        <x:v>601684</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>760</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>721</x:v>
-[...2 lines deleted...]
-        <x:v>96</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>592555</x:v>
+        <x:v>635504</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>578495</x:v>
+        <x:v>635506</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>761</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>197</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>157</x:v>
-[...2 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>636925</x:v>
+        <x:v>635509</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>71123</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>635504</x:v>
+        <x:v>635516</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>735</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>71123</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>635506</x:v>
+        <x:v>635518</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>71123</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>635509</x:v>
+        <x:v>635519</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="C439" s="3" t="s"/>
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="C439" s="3" t="n">
+        <x:v>40602</x:v>
+      </x:c>
       <x:c r="D439" s="3" t="s"/>
+      <x:c r="E439" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="H439" s="0" t="s">
+        <x:v>728</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="J439" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>635516</x:v>
+        <x:v>590825</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="C440" s="15" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C440" s="15" t="n">
+        <x:v>39764</x:v>
+      </x:c>
       <x:c r="D440" s="15" t="s"/>
-      <x:c r="E440" s="14" t="s"/>
+      <x:c r="E440" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="J440" s="14" t="s"/>
+      <x:c r="J440" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K440" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>635518</x:v>
+        <x:v>554172</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>735</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="C441" s="3" t="s"/>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C441" s="3" t="n">
+        <x:v>39741</x:v>
+      </x:c>
       <x:c r="D441" s="3" t="s"/>
+      <x:c r="E441" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
+      <x:c r="J441" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K441" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>635519</x:v>
+        <x:v>598950</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>735</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>40602</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
-      <x:c r="E442" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>727</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>590825</x:v>
+        <x:v>592555</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
-      <x:c r="E443" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="J443" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K443" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>554172</x:v>
+        <x:v>578495</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
-        <x:v>39855</x:v>
+        <x:v>35634</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
-      <x:c r="E444" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>719</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>601684</x:v>
+        <x:v>602833</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
-        <x:v>39741</x:v>
+        <x:v>42140</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
-      <x:c r="E445" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>598950</x:v>
+        <x:v>636925</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>765</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -27739,51 +27734,51 @@
       <x:c r="G450" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>578602</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
@@ -27796,51 +27791,51 @@
       <x:c r="G451" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>584951</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
@@ -27855,51 +27850,51 @@
       <x:c r="G452" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>615683</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
@@ -28277,55 +28272,55 @@
         <x:v>624496</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -29170,51 +29165,51 @@
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>596465</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>38518</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>77</x:v>
@@ -29276,51 +29271,51 @@
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>595143</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>77</x:v>
@@ -29343,54 +29338,54 @@
       <x:c r="S478" s="14" t="n">
         <x:v>592051</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -29401,55 +29396,55 @@
         <x:v>534878</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -29793,51 +29788,51 @@
       <x:c r="U486" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -29965,51 +29960,51 @@
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -30226,82 +30221,82 @@
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>564094</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>608948</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
@@ -30314,93 +30309,93 @@
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>579002</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -30517,55 +30512,55 @@
         <x:v>591150</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -30961,51 +30956,51 @@
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I508" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -31189,51 +31184,51 @@
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I512" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -31249,51 +31244,51 @@
       <x:c r="U512" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -31406,264 +31401,263 @@
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>608950</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>171</x:v>
-[...1 lines deleted...]
-      <x:c r="C516" s="15" t="s"/>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C516" s="15" t="n">
+        <x:v>41545</x:v>
+      </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
-        <x:v>173</x:v>
-[...1 lines deleted...]
-      <x:c r="J516" s="14" t="s"/>
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="J516" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K516" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>634937</x:v>
+        <x:v>596789</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>468</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C517" s="3" t="s"/>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>465</x:v>
-[...2 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
-        <x:v>24223</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>596794</x:v>
+        <x:v>634937</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
-        <x:v>41545</x:v>
+        <x:v>40237</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>596789</x:v>
+        <x:v>579910</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
-        <x:v>40237</x:v>
+        <x:v>41547</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>24223</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>579910</x:v>
+        <x:v>596794</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>864</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -32024,51 +32018,51 @@
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>549710</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>119</x:v>
@@ -32274,51 +32268,51 @@
       <x:c r="L531" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>606816</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C532" s="15" t="s"/>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s"/>
       <x:c r="K532" s="14" t="s">
@@ -33269,102 +33263,102 @@
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>614720</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
-        <x:v>39092</x:v>
+        <x:v>35634</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>831</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>830</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>831</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>830</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>869</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>549711</x:v>
+        <x:v>509841</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -33444,124 +33438,124 @@
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>632629</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
-        <x:v>35634</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>509841</x:v>
+        <x:v>549711</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>874</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>878</x:v>
       </x:c>