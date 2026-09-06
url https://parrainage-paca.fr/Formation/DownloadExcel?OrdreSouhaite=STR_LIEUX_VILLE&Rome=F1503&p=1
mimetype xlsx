--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -332,167 +332,167 @@
   <x:si>
     <x:t>04200</x:t>
   </x:si>
   <x:si>
     <x:t>EREA Castel Bevons</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Beau de Rochas</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Technicien menuisier agenceur</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Charpentier bois</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS systèmes constructifs bois et habitat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Alpes et Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite chantier BTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMBRUN</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS systèmes constructifs bois et habitat (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac + 2</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Polyvalent Alpes et Durance</x:t>
   </x:si>
   <x:si>
-    <x:t>05200</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CAP charpentier bois</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Alpes et Durance</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CAP charpentier bois (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro technicien constructeur bois</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro technicien constructeur bois (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Technicien Constructeur Bois</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro technicien menuisier agenceur (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS systèmes constructifs bois et habitat</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel charpentier bois (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filière entreprise - CFA - Antenne Gap - Ecole de la Deuxième Chance des Hautes Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOCDTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel constructeur bois (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Construction bois</x:t>
   </x:si>
   <x:si>
     <x:t>BP charpentier bois (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
-    <x:t>07/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Concepteur construction bois bas carbone</x:t>
   </x:si>
   <x:si>
     <x:t>Fibois Auvergne-Rhône-Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>69364</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Profession libérale , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
@@ -584,138 +584,138 @@
   <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>CAP arts du bois option sculpteur ornemaniste</x:t>
   </x:si>
   <x:si>
     <x:t>Sculpture bois</x:t>
   </x:si>
   <x:si>
     <x:t>CAP arts du bois option marqueteur</x:t>
   </x:si>
   <x:si>
     <x:t>Marqueterie</x:t>
   </x:si>
   <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP R Caillié</x:t>
   </x:si>
   <x:si>
-    <x:t>13011</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP arts du bois option sculpteur ornemaniste (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP arts du bois option marqueteur (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
-[...17 lines deleted...]
-    <x:t>CAP arts du bois option sculpteur ornemaniste (Apprentissage)</x:t>
+    <x:t>Préparation au BC1 du CAP menuisier fabricant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Share-Wood Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Menuiserie bois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fédération des Compagnons du Tour de France Région Sud - Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
   </x:si>
   <x:si>
-    <x:t>13014</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Préparation au CAP menuisier fabricant</x:t>
   </x:si>
   <x:si>
-    <x:t>Share-Wood Marseille</x:t>
-[...2 lines deleted...]
-    <x:t>Menuiserie bois</x:t>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>LP Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
@@ -2799,937 +2799,933 @@
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>618432</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>37917</x:v>
+        <x:v>38578</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22294</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>543657</x:v>
+        <x:v>594209</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>38578</x:v>
+        <x:v>37917</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
-      <x:c r="E29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>22294</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>611256</x:v>
+        <x:v>543657</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>41012</x:v>
+        <x:v>38578</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s"/>
+      <x:c r="E30" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J30" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="K30" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="L30" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M30" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N30" s="15" t="n">
+        <x:v>22294</x:v>
+      </x:c>
+      <x:c r="O30" s="14" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>596188</x:v>
+        <x:v>611256</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>41012</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
-      <x:c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>623847</x:v>
+        <x:v>596188</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>41866</x:v>
+        <x:v>41012</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s"/>
+      <x:c r="E32" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>594253</x:v>
+        <x:v>623847</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>37916</x:v>
+        <x:v>41866</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
-      <x:c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>547548</x:v>
+        <x:v>594253</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37916</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>543670</x:v>
+        <x:v>547548</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37916</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>493589</x:v>
+        <x:v>543670</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>41867</x:v>
+        <x:v>37916</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>594275</x:v>
+        <x:v>493589</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>37917</x:v>
+        <x:v>41867</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
-      <x:c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>547549</x:v>
+        <x:v>594275</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>41867</x:v>
+        <x:v>37917</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s"/>
+      <x:c r="E38" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>594277</x:v>
+        <x:v>547549</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>38578</x:v>
+        <x:v>41867</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>22294</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P39" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="Q39" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>594209</x:v>
+        <x:v>594277</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38578</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22294</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>625605</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38578</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22294</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>625606</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41866</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>594252</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38578</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22294</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="P43" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="Q43" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>547583</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
@@ -3823,380 +3819,380 @@
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>633037</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>42102</x:v>
+        <x:v>41012</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>22396</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>633038</x:v>
+        <x:v>621480</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>41841</x:v>
+        <x:v>42102</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>22313</x:v>
+        <x:v>22396</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>621474</x:v>
+        <x:v>633038</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>41841</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>604265</x:v>
+        <x:v>621474</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>604266</x:v>
+        <x:v>604265</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>41012</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>22313</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>621480</x:v>
+        <x:v>604266</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22396</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>598978</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
@@ -4696,154 +4692,154 @@
       <x:c r="S60" s="14" t="n">
         <x:v>596261</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>620925</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41012</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>621481</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -5093,1240 +5089,1240 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>596262</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>41867</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>596259</x:v>
+        <x:v>594276</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>41867</x:v>
+        <x:v>37301</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>45096</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>594276</x:v>
+        <x:v>595564</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>45096</x:v>
+        <x:v>45591</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>595564</x:v>
+        <x:v>595566</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>37301</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>45591</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>595566</x:v>
+        <x:v>596259</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>38229</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s"/>
+      <x:c r="E72" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>592932</x:v>
+        <x:v>604052</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>604052</x:v>
+        <x:v>548368</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>36112</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>548368</x:v>
+        <x:v>592932</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>620930</x:v>
+        <x:v>620920</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>620920</x:v>
+        <x:v>620930</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>45591</x:v>
+        <x:v>45096</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>556721</x:v>
+        <x:v>556747</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>45096</x:v>
+        <x:v>45591</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>556747</x:v>
+        <x:v>556721</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
-      <x:c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="K79" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L79" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M79" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N79" s="3" t="n">
+        <x:v>22416</x:v>
+      </x:c>
+      <x:c r="O79" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="P79" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="J79" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>628094</x:v>
+        <x:v>632634</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>188</x:v>
-[...1 lines deleted...]
-      <x:c r="C80" s="15" t="s"/>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C80" s="15" t="n">
+        <x:v>41841</x:v>
+      </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s"/>
+      <x:c r="E80" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>185</x:v>
-[...1 lines deleted...]
-      <x:c r="J80" s="14" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="J80" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>22416</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>623149</x:v>
+        <x:v>628056</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="n">
+        <x:v>36112</x:v>
+      </x:c>
+      <x:c r="D81" s="3" t="s"/>
+      <x:c r="E81" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="G81" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="I81" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="J81" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K81" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="L81" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M81" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N81" s="3" t="n">
+        <x:v>22404</x:v>
+      </x:c>
+      <x:c r="O81" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P81" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="Q81" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="R81" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="S81" s="0" t="n">
+        <x:v>548885</x:v>
+      </x:c>
+      <x:c r="T81" s="4" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="U81" s="4" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...39 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>117</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="J82" s="14" t="s"/>
+      <x:c r="K82" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L82" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M82" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N82" s="15" t="n">
+        <x:v>22416</x:v>
+      </x:c>
+      <x:c r="O82" s="14" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="P82" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="J82" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>628056</x:v>
+        <x:v>623139</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
-      <x:c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="K83" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L83" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M83" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N83" s="3" t="n">
+        <x:v>22416</x:v>
+      </x:c>
+      <x:c r="O83" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="P83" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="J83" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>548885</x:v>
+        <x:v>638432</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>188</x:v>
-[...1 lines deleted...]
-      <x:c r="C84" s="15" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C84" s="15" t="n">
+        <x:v>41012</x:v>
+      </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s"/>
+      <x:c r="E84" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>185</x:v>
-[...1 lines deleted...]
-      <x:c r="J84" s="14" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="J84" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>22416</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>623139</x:v>
+        <x:v>599847</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C85" s="3" t="n">
+        <x:v>41012</x:v>
+      </x:c>
+      <x:c r="D85" s="3" t="s"/>
+      <x:c r="E85" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="G85" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="I85" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="J85" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K85" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="L85" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M85" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N85" s="3" t="n">
+        <x:v>22313</x:v>
+      </x:c>
+      <x:c r="O85" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="P85" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="Q85" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="R85" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="S85" s="0" t="n">
+        <x:v>548881</x:v>
+      </x:c>
+      <x:c r="T85" s="4" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="U85" s="4" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...39 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>41012</x:v>
+        <x:v>37237</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>599847</x:v>
+        <x:v>548866</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>41012</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>22313</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>548881</x:v>
+        <x:v>628094</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>117</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
-      <x:c r="E88" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="J88" s="14" t="s"/>
+      <x:c r="K88" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L88" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M88" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N88" s="15" t="n">
+        <x:v>22416</x:v>
+      </x:c>
+      <x:c r="O88" s="14" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="P88" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="J88" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>548866</x:v>
+        <x:v>623149</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
@@ -6342,51 +6338,51 @@
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>557235</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
@@ -6395,51 +6391,51 @@
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>609701</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -6568,51 +6564,51 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>595567</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41866</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6627,51 +6623,51 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>631038</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
@@ -6681,105 +6677,103 @@
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>631040</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
-      <x:c r="E96" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>631041</x:v>
+        <x:v>592931</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -6794,103 +6788,105 @@
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>595565</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>38229</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s"/>
+      <x:c r="E98" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>592931</x:v>
+        <x:v>631041</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -6908,100 +6904,100 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>594270</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41866</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>594251</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7019,51 +7015,51 @@
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>493626</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7078,51 +7074,51 @@
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>631026</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
@@ -7357,51 +7353,51 @@
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>596260</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>41012</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
@@ -7418,51 +7414,51 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>548499</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>41012</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>39</x:v>
@@ -7478,51 +7474,51 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>598858</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>41012</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">