--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -419,122 +419,122 @@
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Albert Camus</x:t>
   </x:si>
   <x:si>
+    <x:t>Conseil Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
     <x:t>First Line Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Conseil Régional</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LA CIOTAT</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2025 00:00:00</x:t>
@@ -863,68 +863,68 @@
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral</x:t>
   </x:si>
   <x:si>
     <x:t>75017</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Nice - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Hôtellerie Tourisme Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
+    <x:t>Esid - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Esid - Antenne Nice</x:t>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
   </x:si>
   <x:si>
-    <x:t>Aurlom Prépa</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ILEC</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Tunon - Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
@@ -962,54 +962,54 @@
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller vendeur en voyages (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Anne-Sophie Pic</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83098</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Sup'Ipvg</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -3851,225 +3851,225 @@
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>605988</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="F42" s="14" t="s"/>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F42" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="G42" s="14" t="s">
-        <x:v>77</x:v>
-[...1 lines deleted...]
-      <x:c r="H42" s="14" t="s"/>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>605210</x:v>
+        <x:v>583808</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>545317</x:v>
+        <x:v>605210</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F44" s="14" t="s"/>
+      <x:c r="G44" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="F44" s="14" t="s">
+      <x:c r="H44" s="14" t="s"/>
+      <x:c r="I44" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="G44" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>583808</x:v>
+        <x:v>545317</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -4159,69 +4159,69 @@
       <x:c r="R46" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>582028</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>583807</x:v>
       </x:c>
@@ -4273,215 +4273,216 @@
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>601354</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
+      <x:c r="E49" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>543836</x:v>
+        <x:v>549774</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="S50" s="14" t="n">
+        <x:v>543835</x:v>
+      </x:c>
+      <x:c r="T50" s="16" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="U50" s="16" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>543835</x:v>
+        <x:v>543836</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>129</x:v>
@@ -4501,51 +4502,51 @@
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>549773</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -4555,51 +4556,51 @@
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>601355</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5365,51 +5366,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>547296</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>182</x:v>
@@ -6574,51 +6575,51 @@
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>556180</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -6631,51 +6632,51 @@
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>551978</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
@@ -7168,69 +7169,69 @@
       <x:c r="R98" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>602742</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>583809</x:v>
       </x:c>
@@ -7270,51 +7271,51 @@
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>545488</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -7584,371 +7585,371 @@
         <x:v>556263</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>601937</x:v>
+        <x:v>546104</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>605211</x:v>
+        <x:v>552317</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>546104</x:v>
+        <x:v>601937</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
+      <x:c r="E109" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>594995</x:v>
+        <x:v>605211</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>552317</x:v>
+        <x:v>607309</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
-      <x:c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>607309</x:v>
+        <x:v>594995</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>260</x:v>
@@ -8311,51 +8312,51 @@
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>549020</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
@@ -8451,75 +8452,75 @@
       <x:c r="S120" s="14" t="n">
         <x:v>553992</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>552267</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
@@ -8681,135 +8682,135 @@
       <x:c r="S124" s="14" t="n">
         <x:v>601570</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>599833</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>624527</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
@@ -9190,158 +9191,159 @@
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>607871</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="Q134" s="16" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="R134" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="Q134" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>556264</x:v>
+        <x:v>554775</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
+      <x:c r="E135" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>554775</x:v>
+        <x:v>556264</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>110</x:v>
@@ -9349,57 +9351,57 @@
       <x:c r="H136" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>607808</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -9412,102 +9414,102 @@
       <x:c r="J137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>606269</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>595001</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">