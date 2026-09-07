--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -353,80 +353,80 @@
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2018 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : barista et latte art</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANDOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : l’expertise de la bière - Birologie</x:t>
   </x:si>
   <x:si>
-    <x:t>Tkl Forma</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : les vins dans les cocktails et les vins de dessert</x:t>
   </x:si>
   <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : flair, verse et free-pouring</x:t>
   </x:si>
   <x:si>
-    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : barista et latte art</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LP A Escoffier</x:t>
   </x:si>
   <x:si>
     <x:t>06801</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Auguste Escoffier</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
@@ -614,62 +614,62 @@
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma - CFA des 3 Caps</x:t>
   </x:si>
   <x:si>
     <x:t>83420</x:t>
   </x:si>
   <x:si>
     <x:t>LA CROIX-VALMER</x:t>
   </x:si>
   <x:si>
     <x:t>BP barman (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation métiers du bar (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
+    <x:t>BP barman (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barman</x:t>
   </x:si>
   <x:si>
-    <x:t>BP barman (Contrat de Professionnalisation)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Maison Familiale et Rurale de la Roque d'Anthéron</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13640</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROQUE-D'ANTHERON</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Le Beausset</x:t>
   </x:si>
   <x:si>
     <x:t>83330</x:t>
   </x:si>
   <x:si>
     <x:t>LE BEAUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
@@ -701,276 +701,276 @@
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Barista 1 et 2 café</x:t>
   </x:si>
   <x:si>
     <x:t>Maxicoffee - Ecole Café</x:t>
   </x:si>
   <x:si>
     <x:t>33380</x:t>
   </x:si>
   <x:si>
     <x:t>Café brasserie</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>Immersion barista café</x:t>
   </x:si>
   <x:si>
     <x:t>Ouvrir son coffee shop 5 café</x:t>
   </x:si>
   <x:si>
+    <x:t>Barista 1 et 2, Latte Art 1 Café</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Full Immersion Café</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Barista 1 et 2, Latte Art 1 Café</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>EREA - LEA Louis Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>EREA L Aragon</x:t>
   </x:si>
   <x:si>
-    <x:t>02/10/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Formation Ingéniérie Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFI MEDITERRANEE</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent Hôtelier Régional</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>GMM</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>Aktiveo Formation - Umih Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75007</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Ch Grawitz</x:t>
+  </x:si>
+  <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Ch Grawitz</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>LP Paul Valéry</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Valéry</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Hôtellerie Tourisme Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Barista, latte art, dégustation, coffee brewing et cocktails coffee shop</x:t>
   </x:si>
   <x:si>
     <x:t>Flair Evolution</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bartending</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Saint Maximin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
-    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Saint Maximin</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Sainte-Élisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13240</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ste-Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>SEPTEMES-LES-VALLONS</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Arène</x:t>
   </x:si>
   <x:si>
     <x:t>04200</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2028 00:00:00</x:t>
   </x:si>
@@ -2762,51 +2762,51 @@
       <x:c r="K21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>587385</x:v>
+        <x:v>587381</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
@@ -2819,51 +2819,51 @@
       <x:c r="K22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>587383</x:v>
+        <x:v>587385</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -2873,51 +2873,51 @@
       <x:c r="K23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>587395</x:v>
+        <x:v>587383</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
@@ -2930,51 +2930,51 @@
       <x:c r="K24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>587381</x:v>
+        <x:v>587395</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -3577,51 +3577,51 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>597405</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>97</x:v>
@@ -3674,108 +3674,108 @@
       <x:c r="K37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>587384</x:v>
+        <x:v>587386</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>587386</x:v>
+        <x:v>587397</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -3785,51 +3785,51 @@
       <x:c r="K39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>587397</x:v>
+        <x:v>587384</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>138</x:v>
@@ -4196,169 +4196,170 @@
       <x:c r="K46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>604226</x:v>
+        <x:v>552854</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>547588</x:v>
+        <x:v>604226</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>552854</x:v>
+        <x:v>547588</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -5060,214 +5061,214 @@
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>639004</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>39345</x:v>
+        <x:v>37492</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>587312</x:v>
+        <x:v>586995</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>37492</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>586995</x:v>
+        <x:v>639003</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>40096</x:v>
+        <x:v>39345</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>639003</x:v>
+        <x:v>587312</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -5459,236 +5460,236 @@
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>553335</x:v>
+        <x:v>604099</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>604101</x:v>
+        <x:v>553335</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>160</x:v>
-[...1 lines deleted...]
-      <x:c r="C70" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C70" s="15" t="n">
+        <x:v>38424</x:v>
+      </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
-        <x:v>161</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>165</x:v>
-[...1 lines deleted...]
-      <x:c r="J70" s="14" t="s"/>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J70" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>636580</x:v>
+        <x:v>604101</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="I71" s="4" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="K71" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="L71" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M71" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N71" s="3" t="n">
+        <x:v>42723</x:v>
+      </x:c>
+      <x:c r="O71" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="P71" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="H71" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I71" s="4" t="s">
+      <x:c r="Q71" s="4" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>604099</x:v>
+        <x:v>636580</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>140</x:v>
@@ -5886,51 +5887,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>609375</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>140</x:v>
@@ -6315,265 +6316,266 @@
       <x:c r="K83" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>639812</x:v>
+        <x:v>617449</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>639826</x:v>
+        <x:v>639812</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>588156</x:v>
+        <x:v>639826</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>66</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>215</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>597404</x:v>
+        <x:v>588156</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>213</x:v>
-[...1 lines deleted...]
-      <x:c r="C87" s="3" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C87" s="3" t="n">
+        <x:v>38424</x:v>
+      </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J87" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>42716</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>617449</x:v>
+        <x:v>597404</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -6826,51 +6828,51 @@
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>605953</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
@@ -6880,342 +6882,342 @@
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>616112</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>160</x:v>
-[...1 lines deleted...]
-      <x:c r="C94" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C94" s="15" t="n">
+        <x:v>38424</x:v>
+      </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
-        <x:v>161</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>165</x:v>
-[...1 lines deleted...]
-      <x:c r="J94" s="14" t="s"/>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="J94" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>634403</x:v>
+        <x:v>604330</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>585520</x:v>
+        <x:v>572144</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>572144</x:v>
+        <x:v>585520</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>604330</x:v>
+        <x:v>547726</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="F98" s="14" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F98" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="G98" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>232</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="Q98" s="16" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="R98" s="14" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="S98" s="14" t="n">
+        <x:v>634403</x:v>
+      </x:c>
+      <x:c r="T98" s="16" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="U98" s="16" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
@@ -7339,51 +7341,51 @@
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>597402</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
@@ -7467,149 +7469,147 @@
         <x:v>604288</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>250</x:v>
-[...1 lines deleted...]
-      <x:c r="H104" s="14" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s">
+        <x:v>248</x:v>
+      </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>607431</x:v>
+        <x:v>497823</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>160</x:v>
-[...1 lines deleted...]
-      <x:c r="C105" s="3" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C105" s="3" t="n">
+        <x:v>38424</x:v>
+      </x:c>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-        <x:v>164</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="J105" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>636583</x:v>
+        <x:v>597413</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>249</x:v>
@@ -7620,111 +7620,114 @@
       <x:c r="K106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>497823</x:v>
+        <x:v>604289</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
+      <x:c r="E107" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>597413</x:v>
+        <x:v>554099</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>249</x:v>
@@ -7735,114 +7738,117 @@
       <x:c r="K108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>604289</x:v>
+        <x:v>567817</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H109" s="0" t="s">
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>554099</x:v>
+        <x:v>567818</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>249</x:v>
@@ -7853,297 +7859,291 @@
       <x:c r="K110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>567817</x:v>
+        <x:v>604290</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>247</x:v>
-[...2 lines deleted...]
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>567818</x:v>
+        <x:v>607431</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="F112" s="14" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F112" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="G112" s="14" t="s">
-        <x:v>250</x:v>
-[...1 lines deleted...]
-      <x:c r="H112" s="14" t="s"/>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>607433</x:v>
+        <x:v>636583</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>247</x:v>
-[...2 lines deleted...]
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>604290</x:v>
+        <x:v>607433</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>39345</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>599316</x:v>
+        <x:v>599325</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
@@ -8153,115 +8153,115 @@
       <x:c r="K115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>570577</x:v>
+        <x:v>599316</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>39345</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>599325</x:v>
+        <x:v>570577</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -8453,97 +8453,100 @@
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>566279</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
+      <x:c r="E121" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>572139</x:v>
+        <x:v>555790</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>107</x:v>
@@ -8551,57 +8554,57 @@
       <x:c r="H122" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="R122" s="14" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>608192</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8611,118 +8614,118 @@
       <x:c r="H123" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="R123" s="0" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>559030</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>608443</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -8735,51 +8738,51 @@
       <x:c r="J125" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>566278</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -8788,270 +8791,267 @@
         <x:v>270</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>584258</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
-      <x:c r="E127" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>555790</x:v>
+        <x:v>572139</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>639856</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>584259</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>639463</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9061,57 +9061,57 @@
       <x:c r="H131" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="R131" s="0" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>608152</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
@@ -9126,51 +9126,51 @@
       <x:c r="J132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>572141</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -9194,345 +9194,343 @@
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>597398</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s"/>
+      <x:c r="E134" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>624134</x:v>
+        <x:v>553689</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>553689</x:v>
+        <x:v>604904</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
-      <x:c r="E136" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>604904</x:v>
+        <x:v>624134</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>604905</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>160</x:v>
-[...1 lines deleted...]
-      <x:c r="C138" s="15" t="s"/>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C138" s="15" t="n">
+        <x:v>39345</x:v>
+      </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E138" s="14" t="s"/>
+      <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>165</x:v>
-[...1 lines deleted...]
-      <x:c r="J138" s="14" t="s"/>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="J138" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>636582</x:v>
+        <x:v>629943</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -9553,100 +9551,102 @@
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>603874</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>181</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s"/>
-      <x:c r="F140" s="14" t="s"/>
+      <x:c r="E140" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F140" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="G140" s="14" t="s">
-        <x:v>166</x:v>
-[...1 lines deleted...]
-      <x:c r="H140" s="14" t="s"/>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>167</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>629943</x:v>
+        <x:v>636582</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="U140" s="16" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -10052,158 +10052,159 @@
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>177597</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
+      <x:c r="E149" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>606244</x:v>
+        <x:v>607820</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>607820</x:v>
+        <x:v>606244</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
@@ -10496,51 +10497,51 @@
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>616205</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>29</x:v>