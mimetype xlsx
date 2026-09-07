--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -296,75 +296,75 @@
   <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours automatisme et informatique industrielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Électricité</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours automatisme et informatique industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>BTS conception et réalisation de systèmes automatiques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Les Iscles</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
@@ -1517,57 +1517,57 @@
       <x:c r="K9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>602531</x:v>
+        <x:v>510675</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>70</x:v>
@@ -1578,169 +1578,171 @@
       <x:c r="K10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>556126</x:v>
+        <x:v>602531</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>41577</x:v>
+        <x:v>35408</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
+      <x:c r="E11" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>596777</x:v>
+        <x:v>556126</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>35408</x:v>
+        <x:v>41577</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>510675</x:v>
+        <x:v>596777</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2220,100 +2222,100 @@
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>594581</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>41577</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>596779</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40489</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2384,51 +2386,51 @@
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>554912</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -2441,54 +2443,54 @@
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>510479</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40489</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -2560,51 +2562,51 @@
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>592937</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -2671,51 +2673,51 @@
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>603816</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>40489</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
@@ -3078,51 +3080,51 @@
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>603398</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -3207,162 +3209,162 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>603397</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>41577</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>596778</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>41577</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>596776</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>