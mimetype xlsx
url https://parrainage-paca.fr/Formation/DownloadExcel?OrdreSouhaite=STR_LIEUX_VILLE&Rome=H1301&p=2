--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -350,149 +350,149 @@
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique navale</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse des risques et vigilance partagée</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des risques QHSE (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaseq</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualité hygiène sécurité environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager des risques QSSE (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Formaseq</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Transition écologique</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 8e</x:t>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/20/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des risques QHSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintien et Actualisation des Compétences Agent de Prévention et de Sécurité (MAC APS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formeo 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maîtriser la norme ISO 9001 version 2026 de A à Z</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippe Roux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norme qualité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des risques QHSE (Apprentissage)</x:t>
-[...23 lines deleted...]
-    <x:t>09/20/2029 00:00:00</x:t>
+    <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des risques QHSE</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité chimie parcours analyse, contrôle-qualité, environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse chimique</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
@@ -542,204 +542,204 @@
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité chimie parcours analyse, contrôle-qualité, environnement (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'instrumentation, de la mesure et du contrôle qualité parcours bureau d’étude et maintenance en instrumentation et automatismes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence pro mention métiers de l'instrumentation, de la mesure et du contrôle qualité parcours métrologie industrielle</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
-[...29 lines deleted...]
-    <x:t>08/31/2028 00:00:00</x:t>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité chimie parcours matériaux et produits formulés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Génie chimique</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Direct Sécurité Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de sécurité (MAC APS) + Sauveteur secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>NG Formations - Ngnear</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/15/2027 00:00:00</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sauveteur secouriste du travail - MAC SST</x:t>
   </x:si>
   <x:si>
     <x:t>Azur Pro Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13730</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-VICTORET</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité qualité, logistique industrielle et organisation parcours qualité et management intégré</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>Génie industriel</x:t>
   </x:si>
@@ -2144,765 +2144,763 @@
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>576406</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>41978</x:v>
+        <x:v>35214</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>12537</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>639799</x:v>
+        <x:v>509526</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>35214</x:v>
+        <x:v>41978</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>509526</x:v>
+        <x:v>632818</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>41978</x:v>
+        <x:v>35214</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>12537</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>632818</x:v>
+        <x:v>546767</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>35214</x:v>
+        <x:v>41978</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>546767</x:v>
+        <x:v>639800</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="U19" s="4" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>41978</x:v>
+        <x:v>35214</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>12537</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>639800</x:v>
+        <x:v>540596</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
-      <x:c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>546766</x:v>
+        <x:v>609315</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="J22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>540596</x:v>
+        <x:v>608268</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="J23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>609315</x:v>
+        <x:v>608269</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>116</x:v>
-[...1 lines deleted...]
-      <x:c r="C24" s="15" t="s"/>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="n">
+        <x:v>35214</x:v>
+      </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="J24" s="14" t="s"/>
+      <x:c r="J24" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>608268</x:v>
+        <x:v>599036</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>31449</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>608269</x:v>
+        <x:v>605901</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>119</x:v>
-[...1 lines deleted...]
-      <x:c r="C26" s="15" t="s"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="n">
+        <x:v>41978</x:v>
+      </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s"/>
+      <x:c r="E26" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="J26" s="14" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="J26" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>31449</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>605901</x:v>
+        <x:v>639799</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>632824</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>599036</x:v>
+        <x:v>546766</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>41556</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3120,51 +3118,51 @@
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>613578</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
@@ -3388,514 +3386,511 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>613581</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>157</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>24469</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>576121</x:v>
+        <x:v>602749</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="C40" s="15" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="n">
+        <x:v>35494</x:v>
+      </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s"/>
+      <x:c r="E40" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="J40" s="14" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="J40" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>11523</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>602749</x:v>
+        <x:v>554925</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>35494</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>554925</x:v>
+        <x:v>575543</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35494</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s"/>
+      <x:c r="E42" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>575543</x:v>
+        <x:v>603813</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>35496</x:v>
+        <x:v>40489</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
-      <x:c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>11534</x:v>
+        <x:v>24469</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>509945</x:v>
+        <x:v>576118</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40489</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>24469</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>576118</x:v>
+        <x:v>576121</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>35494</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>509933</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>35494</x:v>
+        <x:v>35496</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>11523</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>603813</x:v>
+        <x:v>509945</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>46</x:v>
@@ -3996,51 +3991,51 @@
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>637377</x:v>
+        <x:v>637369</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>180</x:v>
@@ -4049,100 +4044,100 @@
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>637369</x:v>
+        <x:v>637378</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>637378</x:v>
+        <x:v>637379</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>180</x:v>
@@ -4151,100 +4146,100 @@
       <x:c r="K52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>637379</x:v>
+        <x:v>637365</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>637365</x:v>
+        <x:v>637373</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>180</x:v>
@@ -4253,208 +4248,208 @@
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>637373</x:v>
+        <x:v>586786</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="U54" s="16" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>586786</x:v>
+        <x:v>586789</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>586789</x:v>
+        <x:v>586791</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>586791</x:v>
+        <x:v>637377</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="U57" s="4" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
@@ -4661,153 +4656,153 @@
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>586788</x:v>
+        <x:v>637368</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>637375</x:v>
+        <x:v>586788</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>637368</x:v>
+        <x:v>637375</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
@@ -4883,522 +4878,522 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>596950</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>639796</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>569653</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>633414</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>116</x:v>
-[...1 lines deleted...]
-      <x:c r="C70" s="15" t="s"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C70" s="15" t="n">
+        <x:v>41978</x:v>
+      </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s"/>
+      <x:c r="E70" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="J70" s="14" t="s"/>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="J70" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>608271</x:v>
+        <x:v>633416</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>569652</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>219</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>12537</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>633416</x:v>
+        <x:v>608271</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>509533</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>639795</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
@@ -5412,203 +5407,203 @@
         <x:v>554901</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>603419</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>603421</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>608270</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>230</x:v>
       </x:c>