--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -650,96 +650,96 @@
   <x:si>
     <x:t>Licence mention physique parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours métiers de la biologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique parcours physique et ses interactions</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique parcours physique et transition énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours physiologie et génomique fonctionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours neurosciences</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention sciences de la vie parcours biochimie, biologie cellulaire et physiologie</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS bioqualité</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Chatelier</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention sciences de la vie parcours biochimie, biologie cellulaire et physiologie</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Licence mention chimie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique parcours physique et modélisation</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée V Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation parcours produits de santé et cosmétiques</x:t>
   </x:si>
   <x:si>
     <x:t>Formulation mélange</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>CESU auditeur interne</x:t>
   </x:si>
   <x:si>
     <x:t>DESU Qualiticien en Biologie Médicale</x:t>
   </x:si>
   <x:si>
+    <x:t>LPO St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS métiers de la mesure</x:t>
   </x:si>
   <x:si>
-    <x:t>LPO St-Vincent de Paul</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Thermométrie</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la mesure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>HACCP | restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
@@ -5154,159 +5154,160 @@
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>574932</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>41043</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>12065</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>592829</x:v>
+        <x:v>574929</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>41043</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>12065</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>574929</x:v>
+        <x:v>592829</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -5601,416 +5602,415 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>589599</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>204</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="I73" s="4" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>11421</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="Q73" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="Q73" s="4" t="s">
+      <x:c r="R73" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="R73" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>596033</x:v>
+        <x:v>591949</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>56</x:v>
-[...1 lines deleted...]
-      <x:c r="C74" s="15" t="s"/>
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C74" s="15" t="n">
+        <x:v>41832</x:v>
+      </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>206</x:v>
-[...1 lines deleted...]
-      <x:c r="J74" s="14" t="s"/>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="J74" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>12067</x:v>
+        <x:v>11421</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="R74" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="R74" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>591913</x:v>
+        <x:v>596033</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="I75" s="4" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>12067</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="Q75" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="Q75" s="4" t="s">
+      <x:c r="R75" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="R75" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>591949</x:v>
+        <x:v>591913</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>35803</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="R76" s="14" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>556870</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>41832</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="R77" s="0" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>609739</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="R78" s="14" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>615069</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="I79" s="4" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="Q79" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="Q79" s="4" t="s">
+      <x:c r="R79" s="0" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>594703</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
@@ -11050,82 +11050,82 @@
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>591959</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>41832</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>596032</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">