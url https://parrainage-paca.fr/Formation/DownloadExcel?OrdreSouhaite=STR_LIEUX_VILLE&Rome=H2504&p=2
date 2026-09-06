--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -629,57 +629,57 @@
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro plastiques et composites (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention chimie parcours analyse chimique et spectroscopie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention chimie parcours chimie pour le vivant</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention chimie parcours synthèse organique - applications et procédés innovants</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Master mention chimie parcours analyse chimique et spectroscopie</x:t>
   </x:si>
   <x:si>
     <x:t>Développement et règlementation et mise sur le marché de produits cosmétique bio</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire 4E</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmétique</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Développement de cosmétique bio</x:t>
   </x:si>
   <x:si>
     <x:t>Formuler et fabriquer des produits d'entretien</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
@@ -2181,57 +2181,57 @@
       <x:c r="K17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>604090</x:v>
+        <x:v>579340</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40683</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>120</x:v>
@@ -2242,57 +2242,57 @@
       <x:c r="K18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>579340</x:v>
+        <x:v>604090</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>131</x:v>
@@ -3259,51 +3259,51 @@
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>574945</x:v>
+        <x:v>574944</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -3316,51 +3316,51 @@
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>574946</x:v>
+        <x:v>574945</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
@@ -3375,51 +3375,51 @@
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>574944</x:v>
+        <x:v>574946</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35489</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -4083,54 +4083,54 @@
       <x:c r="K51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>603417</x:v>
+        <x:v>554899</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>216</x:v>
@@ -4144,54 +4144,54 @@
       <x:c r="K52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>554899</x:v>
+        <x:v>603417</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>43</x:v>