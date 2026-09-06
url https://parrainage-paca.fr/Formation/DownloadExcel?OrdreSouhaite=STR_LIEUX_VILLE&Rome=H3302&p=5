--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -230,108 +230,108 @@
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Vérifier les équipements de protection individuelle (EPI) contre les chutes de hauteur - THH011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestes et postures - PRB006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/15/2026 00:00:00</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
@@ -1632,153 +1632,153 @@
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>620102</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>620085</x:v>
+        <x:v>620132</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>620123</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
@@ -2093,51 +2093,51 @@
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>620113</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
@@ -2244,195 +2244,195 @@
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>619930</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>620104</x:v>
+        <x:v>620085</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>620105</x:v>
+        <x:v>620104</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>620132</x:v>
+        <x:v>620105</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
@@ -2539,54 +2539,54 @@
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>620112</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
@@ -2796,54 +2796,54 @@
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>620093</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
@@ -2898,54 +2898,54 @@
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>620097</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
@@ -3457,51 +3457,51 @@
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>620077</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">