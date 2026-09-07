--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -467,74 +467,74 @@
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité animation socio-éducative ou culturelle mention coordination de projets (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Formatic</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention sciences sociales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Politique sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>DEJEPS spécialité animation socio-éducative ou culturelle mention coordination de projets</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention sciences sociales</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Le travail d’équipe en EHPAD</x:t>
   </x:si>
   <x:si>
     <x:t>Adafmi</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
     <x:t>Agent contractuel de la fonction publique , Agent de la fonction publique , Agent de la fonction publique hospitalière , Agent de la fonction publique territoriale</x:t>
@@ -806,72 +806,72 @@
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>LPO M Gasquet</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours ingénierie pédagogique numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours métiers de la recherche et de l'expertise en éducation</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de l'éducation et de la formation parcours éducation et apprentissages à l'école primaire</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
+    <x:t>LP la Viste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque</x:t>
   </x:si>
   <x:si>
     <x:t>CFREP - FAIL</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-15e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours animation sociale et socioculturelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de production option audiovisuel et cinéma (Apprentissage)</x:t>
   </x:si>
@@ -3473,190 +3473,190 @@
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>637764</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>39930</x:v>
+        <x:v>39059</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>637762</x:v>
+        <x:v>635176</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>39059</x:v>
+        <x:v>39930</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>13072</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>635176</x:v>
+        <x:v>637762</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>41502</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>615909</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
@@ -3706,51 +3706,51 @@
         <x:v>31</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32130</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>623053</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
@@ -3964,51 +3964,51 @@
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>594103</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G44" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>159</x:v>
@@ -4216,51 +4216,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39695</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>624974</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -4276,139 +4276,139 @@
         <x:v>62</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>549872</x:v>
+        <x:v>605839</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>605839</x:v>
+        <x:v>549872</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40330</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -4457,51 +4457,51 @@
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>592119</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
@@ -4543,51 +4543,51 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>605471</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5093,51 +5093,51 @@
         <x:v>62</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>555705</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -5154,51 +5154,51 @@
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>605838</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
@@ -5694,333 +5694,332 @@
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>581335</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>38185</x:v>
+        <x:v>38152</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>633878</x:v>
+        <x:v>597462</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38152</x:v>
+        <x:v>38185</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>633882</x:v>
+        <x:v>633878</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>86</x:v>
-[...1 lines deleted...]
-      <x:c r="H76" s="14" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>597462</x:v>
+        <x:v>633882</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>39930</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="H77" s="0" t="s">
+      <x:c r="I77" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="I77" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>630596</x:v>
+        <x:v>594100</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>39930</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="I78" s="16" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J78" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K78" s="14" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="L78" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M78" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N78" s="15" t="n">
+        <x:v>32135</x:v>
+      </x:c>
+      <x:c r="O78" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="P78" s="14" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="Q78" s="16" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="R78" s="14" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="S78" s="14" t="n">
+        <x:v>630596</x:v>
+      </x:c>
+      <x:c r="T78" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="H78" s="14" t="s"/>
-      <x:c r="I78" s="16" t="s">
+      <x:c r="U78" s="16" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -6328,51 +6327,51 @@
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>594101</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>159</x:v>
@@ -6415,51 +6414,51 @@
       <x:c r="B86" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>581578</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -6593,51 +6592,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>629267</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
@@ -6659,51 +6658,51 @@
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>592012</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
@@ -6713,51 +6712,51 @@
         <x:v>39426</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>592118</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
@@ -6935,51 +6934,51 @@
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>592011</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
@@ -7467,51 +7466,51 @@
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>632263</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
@@ -7637,51 +7636,51 @@
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>615938</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G108" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>159</x:v>