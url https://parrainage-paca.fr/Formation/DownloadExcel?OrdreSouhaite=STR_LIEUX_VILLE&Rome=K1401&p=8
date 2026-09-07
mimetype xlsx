--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -5750,214 +5750,214 @@
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>597458</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>38175</x:v>
+        <x:v>38209</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>13027</x:v>
+        <x:v>33020</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>597248</x:v>
+        <x:v>635049</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>39015</x:v>
+        <x:v>38175</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>13057</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>592038</x:v>
+        <x:v>597248</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>38209</x:v>
+        <x:v>39015</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="H83" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>33020</x:v>
+        <x:v>13057</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>635049</x:v>
+        <x:v>592038</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">