--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -527,59 +527,59 @@
   <x:si>
     <x:t>Master mention droit fiscal parcours fiscalité européenne et internationale</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de l'environnement parcours droit de l'énergie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit privé parcours contentieux et procédures civiles d'exécution</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de l'immobilier parcours droit de l'urbanisme et droit de l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit chinois des affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit pénal et sciences criminelles parcours droit de l'exécution des peines</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit pénal et sciences criminelles parcours matière pénale</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention justice, procès et procédures parcours droit et pratique des contentieux publics</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention droit des affaires parcours compliance et droit des affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours ingénierie des sociétés</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention droit de la santé parcours droit et gestion des institutions en santé (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention droit des affaires parcours compliance et droit des affaires</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Master mention droit parcours droit des affaires appliqué</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit rural des affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit du numérique parcours droit des communications électroniques</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit pénal et sciences criminelles parcours criminologie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit international et droit européen</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
@@ -626,56 +626,56 @@
   <x:si>
     <x:t>master mention droit</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit des affaires</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit pénal et sciences criminelles</x:t>
   </x:si>
   <x:si>
     <x:t>master mention histoire du droit et des institutions</x:t>
   </x:si>
   <x:si>
     <x:t>magistère droit, fiscalité et comptabilité</x:t>
   </x:si>
   <x:si>
     <x:t>Comptabilité</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit de l'environnement</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention droit bancaire et financier</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention droit notarial</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention droit bancaire et financier</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Le cadre juridique de l'activité de photographe</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale Supérieure de la Photographie</x:t>
   </x:si>
   <x:si>
     <x:t>ENSP</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Droit auteur</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
@@ -746,65 +746,65 @@
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation au concours de greffier</x:t>
   </x:si>
   <x:si>
     <x:t>LEX-ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>13510</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Cadre demandeur d'emploi , Demandeur d'emploi , Licencié pour motif économique</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formation à la carte (Droit social et du travail)</x:t>
   </x:si>
   <x:si>
     <x:t>Mood'up Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13430</x:t>
   </x:si>
   <x:si>
     <x:t>Membre élu du CE , Particulier, individuel , Représentant du personnel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
@@ -1001,77 +1001,77 @@
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>certificat d'aptitude à la profession d'avocat</x:t>
   </x:si>
   <x:si>
     <x:t>École des avocats du Sud-Est</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des avocats du Sud-Est</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention droit bancaire et financier (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de la Banque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESBANQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Comment bien répondre et gagner un appel d’offre public</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 6e</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Droit et achat des images et deviser une prestation</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économie et gestion option économie, droit et gestion (ENS Rennes D1), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>Économie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
@@ -1100,123 +1100,123 @@
   <x:si>
     <x:t>DESU mise en œuvre RGPD - mission Déléguée à la Protection des Données</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Clerc assistant</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Stanislas</x:t>
   </x:si>
   <x:si>
     <x:t>06008</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention droit international et droit européen blocs de compétences BC05 - BC06 - BC07 - BC08 - BC09</x:t>
+  </x:si>
+  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
+    <x:t>UCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention droit international et droit européen blocs de compétences BC05 - BC06 - BC07 - BC08 - BC09</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Devenir marchand de biens</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Française du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Licencié pour motif économique , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit privé</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Achat revente de biens immobiliers</x:t>
   </x:si>
   <x:si>
     <x:t>Think Big - Greenbull Campus</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
+    <x:t>Location meublée de courte durée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moya conciergerie Pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maîtriser une expertise judiciaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Droit maritime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANARY-SUR-MER</x:t>
+  </x:si>
+  <x:si>
     <x:t>EJM Expertise Judicaire Maritime</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>Droit maritime</x:t>
   </x:si>
   <x:si>
     <x:t>Savoir répondre à un appel d'offre</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Constituer son dossier d'appel d'offres</x:t>
   </x:si>
   <x:si>
     <x:t>Formapack</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
@@ -5229,99 +5229,99 @@
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>576338</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>38194</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>581231</x:v>
+        <x:v>581239</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -5334,110 +5334,110 @@
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>581239</x:v>
+        <x:v>581248</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>38194</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>581248</x:v>
+        <x:v>581231</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38158</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -6631,145 +6631,145 @@
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>596279</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>38973</x:v>
+        <x:v>38170</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>13275</x:v>
+        <x:v>13261</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>591991</x:v>
+        <x:v>597440</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>38170</x:v>
+        <x:v>38973</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>13261</x:v>
+        <x:v>13275</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>597440</x:v>
+        <x:v>591991</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>190</x:v>
@@ -6895,147 +6895,148 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>636558</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>188</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>13243</x:v>
+        <x:v>13209</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>630718</x:v>
+        <x:v>636559</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>13209</x:v>
+        <x:v>13243</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>636559</x:v>
+        <x:v>630718</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
@@ -7460,153 +7461,153 @@
       <x:c r="K102" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>15073</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>615183</x:v>
+        <x:v>615180</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>15073</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>615180</x:v>
+        <x:v>615181</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="U103" s="4" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>15073</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>615181</x:v>
+        <x:v>615183</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>233</x:v>
@@ -8208,51 +8209,51 @@
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>581242</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38170</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>13261</x:v>
@@ -8378,148 +8379,148 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>581232</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>38195</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>13229</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>597448</x:v>
+        <x:v>597435</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>38195</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>13229</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>597435</x:v>
+        <x:v>597448</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>40652</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>278</x:v>
@@ -9046,206 +9047,204 @@
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>543340</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C132" s="15" t="s"/>
+      <x:c r="C132" s="15" t="n">
+        <x:v>38170</x:v>
+      </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="H132" s="14" t="s"/>
+      <x:c r="H132" s="14" t="s">
+        <x:v>312</x:v>
+      </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>312</x:v>
-[...1 lines deleted...]
-      <x:c r="J132" s="14" t="s"/>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="J132" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>13209</x:v>
+        <x:v>13261</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>576491</x:v>
+        <x:v>572393</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>314</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>315</x:v>
-[...2 lines deleted...]
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>317</x:v>
-[...2 lines deleted...]
-        <x:v>57</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>13261</x:v>
+        <x:v>13209</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>572393</x:v>
+        <x:v>576491</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>13243</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>576576</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>34</x:v>
@@ -9726,169 +9725,168 @@
       <x:c r="K144" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>13266</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>602651</x:v>
+        <x:v>602655</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>331</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
-      <x:c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H145" s="0" t="s">
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>333</x:v>
-[...2 lines deleted...]
-        <x:v>334</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>13266</x:v>
+        <x:v>13238</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>602655</x:v>
+        <x:v>603937</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>335</x:v>
-[...1 lines deleted...]
-      <x:c r="C146" s="15" t="s"/>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C146" s="15" t="n">
+        <x:v>41134</x:v>
+      </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>277</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>63</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="J146" s="14" t="s"/>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="J146" s="14" t="s">
+        <x:v>334</x:v>
+      </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>13238</x:v>
+        <x:v>13266</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>603937</x:v>
+        <x:v>602651</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>41134</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10005,589 +10003,586 @@
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>595633</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>38973</x:v>
+        <x:v>36113</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>343</x:v>
-[...1 lines deleted...]
-      <x:c r="H150" s="14" t="s"/>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
+        <x:v>345</x:v>
+      </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>13275</x:v>
+        <x:v>13231</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>591992</x:v>
+        <x:v>609451</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>345</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>343</x:v>
-[...2 lines deleted...]
-        <x:v>346</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>347</x:v>
-[...2 lines deleted...]
-        <x:v>57</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>13231</x:v>
+        <x:v>13209</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>609451</x:v>
+        <x:v>636567</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>98</x:v>
-[...1 lines deleted...]
-      <x:c r="C152" s="15" t="s"/>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C152" s="15" t="n">
+        <x:v>38206</x:v>
+      </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="J152" s="14" t="s"/>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="J152" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>13209</x:v>
+        <x:v>13274</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>636567</x:v>
+        <x:v>597446</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>344</x:v>
-[...2 lines deleted...]
-        <x:v>57</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>13274</x:v>
+        <x:v>13286</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>597446</x:v>
+        <x:v>600708</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>349</x:v>
-[...1 lines deleted...]
-      <x:c r="C154" s="15" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C154" s="15" t="n">
+        <x:v>38159</x:v>
+      </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>347</x:v>
-[...1 lines deleted...]
-      <x:c r="J154" s="14" t="s"/>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="J154" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>13286</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>600708</x:v>
+        <x:v>597437</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>597437</x:v>
+        <x:v>597434</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>38973</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>13275</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>597434</x:v>
+        <x:v>591992</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38206</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="I157" s="4" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>13274</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>606792</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38206</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="I158" s="16" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>13274</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>632774</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>595447</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
@@ -10674,79 +10669,79 @@
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>595632</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>595446</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>341</x:v>
@@ -10786,387 +10781,387 @@
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>13266</x:v>
+        <x:v>13275</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>585407</x:v>
+        <x:v>618337</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>13275</x:v>
+        <x:v>13279</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>618337</x:v>
+        <x:v>588509</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>13279</x:v>
+        <x:v>13266</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>588509</x:v>
+        <x:v>585407</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>13209</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>614423</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>13209</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>461573</x:v>
+        <x:v>461574</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>13209</x:v>
+        <x:v>13222</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>461574</x:v>
+        <x:v>614421</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>13222</x:v>
+        <x:v>13209</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>614421</x:v>
+        <x:v>461573</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>
@@ -11448,51 +11443,51 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>597438</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38973</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>13275</x:v>