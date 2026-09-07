--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -1205,59 +1205,59 @@
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention neurosciences parcours Euro-mediterranean Master in Neuroscience (EMN-Online)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention bio-géosciences parcours préparation à l'agrégation SV-STU</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours gestion adaptative de la biodiversité</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours solutions fondées sur la nature</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée V Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention physique fondamentale et applications parcours physique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours écologie pour la gestion des villes et des territoires</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée V Hugo</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Master mention épistémologie, histoire des sciences et des techniques parcours épistémologie, histoire des sciences et techniques</x:t>
   </x:si>
   <x:si>
     <x:t>Histoire sciences et techniques</x:t>
   </x:si>
   <x:si>
     <x:t>Ornithologie - niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ligue pour la Protection des Oiseaux Paca</x:t>
   </x:si>
   <x:si>
     <x:t>LPO PACA</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>Ornithologie</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
@@ -1307,188 +1307,188 @@
   <x:si>
     <x:t>Master mention santé publique parcours épidémiologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé publique parcours méthodes quantitatives et économétriques pour la recherche en santé</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé publique parcours santé publique société et développement</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé publique parcours encadrement des organisations de santé et management de la qualité et de la sécurité des soins</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé publique parcours handicap et santé</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention biologie-santé parcours maladies métaboliques, vasculaires et environnement</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention santé parcours cadre de proximité dans le secteur sanitaire, médico-social et social</x:t>
   </x:si>
   <x:si>
     <x:t>Méthodologie évaluation</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé parcours formateur</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé parcours recherche</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention biologie-santé parcours maladies métaboliques, vasculaires et environnement</x:t>
+    <x:t>Master mention biologie-santé parcours recherche clinique et simulation en santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention biologie-santé parcours technologies de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention biologie-santé parcours recherche clinique et simulation en santé</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DESIU Médecine morphologique et anti-âge</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Notre-Dame de Sion</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Ami</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Joseph les Maristes</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Cours Bastide</x:t>
   </x:si>
   <x:si>
     <x:t>ICOP</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H Daumier</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Haya Mouchka</x:t>
+  </x:si>
+  <x:si>
     <x:t>Attaché de recherche clinique (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Sup Santé</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Sup Santé - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Haya Mouchka</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention nanosciences et nanotechnologies parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Nanoscience nanotechnologie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique parcours ingénierie et ergonomie du mouvement humain</x:t>
   </x:si>
   <x:si>
     <x:t>Activité physique et sportive</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention biologie structurale, génomique parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention biologie intégrative et physiologie parcours approche intégrative des fonctions du vivant : du gène à la pathologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biologie végétale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention biologie structurale, génomique parcours génomique et analyse des données</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique parcours bio-ingénierie des tissus et des implants</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention biologie intégrative et physiologie parcours approche intégrative des fonctions du vivant : du gène à la pathologie</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Master mention microbiologie parcours microbiologie fondamentale</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire analyse agroalimentaire</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention bio-géosciences parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention biologie structurale, génomique parcours compétences complémentaires en informatique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Pastré</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de la mer parcours océanographie physique et biogéochimique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée général privé Bnei Elazar</x:t>
   </x:si>
   <x:si>
     <x:t>École secondaire Beth Myriam</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole secondaire B Myriam</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Ste-Trinité</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention microbiologie parcours ingénierie et biotechnologies microbiennes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention microbiologie parcours compétences complémentaires en informatique</x:t>
@@ -1766,129 +1766,129 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Notre-Dame de la Viste</x:t>
   </x:si>
   <x:si>
     <x:t>13314</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>ORT</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée P Melizan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
     <x:t>cycle préparatoire intégré à l'ISEN Méditerranée - prépa ingénieur biologie et e-santé</x:t>
   </x:si>
   <x:si>
     <x:t>ISEN Yncréa Méditerranée - campus de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>ISEN Yncréa Méditerranée - campus de Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>13011</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LT de chimie biologie</x:t>
   </x:si>
   <x:si>
+    <x:t>LPO La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
     <x:t>lycée Nelson Mandela</x:t>
   </x:si>
   <x:si>
-    <x:t>13012</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée Hamaskaïne</x:t>
   </x:si>
   <x:si>
     <x:t>Collège Hamaskaïne</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Lacordaire</x:t>
   </x:si>
   <x:si>
     <x:t>Collège Lacordaire</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention nanosciences et nanotechnologies parcours ingénierie des matériaux et nanotechnologies</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention génie mécanique parcours conception de structures composites</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention génie mécanique parcours Conception de systèmes mécaniques</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Yavné</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention génie mécanique parcours Conception de systèmes mécaniques</x:t>
+    <x:t>Master mention sciences et technologie de l'agriculture, de l'alimentation et de l'environnement parcours  qualité et sécurité en agroalimentaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences et technologie de l'agriculture, de l'alimentation et de l'environnement parcours biologie végétale et biotechnologies environnementales</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention nanosciences et nanotechnologies parcours nano-ingénierie et dispositifs quantiques</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Master mention sciences et technologie de l'agriculture, de l'alimentation et de l'environnement parcours biologie végétale et biotechnologies environnementales</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention physique fondamentale et applications parcours optics &amp; photonics (Europhotonics)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de Tour Sainte</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée général Ibn Khaldoun</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Paul Langevin</x:t>
   </x:si>
@@ -10437,323 +10437,321 @@
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>639472</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>378</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>361</x:v>
-[...2 lines deleted...]
-        <x:v>362</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>363</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>577546</x:v>
+        <x:v>593786</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C150" s="15" t="s"/>
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C150" s="15" t="n">
+        <x:v>39185</x:v>
+      </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>379</x:v>
-[...1 lines deleted...]
-      <x:c r="H150" s="14" t="s"/>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>370</x:v>
-[...1 lines deleted...]
-      <x:c r="J150" s="14" t="s"/>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="J150" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>593786</x:v>
+        <x:v>639469</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>39185</x:v>
+        <x:v>38994</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>639469</x:v>
+        <x:v>574991</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>38994</x:v>
+        <x:v>39185</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>574991</x:v>
+        <x:v>577548</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>577548</x:v>
+        <x:v>577546</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>40617</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
@@ -10894,51 +10892,51 @@
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>633429</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>38</x:v>
@@ -11131,72 +11129,72 @@
         <x:v>370</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>574987</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>591950</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
@@ -11860,447 +11858,447 @@
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>576235</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>39890</x:v>
+        <x:v>38970</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>14284</x:v>
+        <x:v>12036</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>576228</x:v>
+        <x:v>576200</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>39890</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>14284</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>576229</x:v>
+        <x:v>576228</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>39890</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>14284</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>576230</x:v>
+        <x:v>576229</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>38970</x:v>
+        <x:v>39890</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>12036</x:v>
+        <x:v>14284</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>576200</x:v>
+        <x:v>576230</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>39311</x:v>
+        <x:v>38970</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>11001</x:v>
+        <x:v>12036</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>639851</x:v>
+        <x:v>576202</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38970</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>12036</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>576202</x:v>
+        <x:v>576203</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>38970</x:v>
+        <x:v>39311</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>12036</x:v>
+        <x:v>11001</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>576203</x:v>
+        <x:v>639851</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>37</x:v>
@@ -12876,153 +12874,152 @@
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>593753</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>437</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>439</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>43001</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>631166</x:v>
+        <x:v>593764</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C194" s="15" t="s"/>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C194" s="15" t="n">
+        <x:v>38481</x:v>
+      </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>435</x:v>
-[...1 lines deleted...]
-      <x:c r="J194" s="14" t="s"/>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="J194" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>43001</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>593764</x:v>
+        <x:v>631166</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38691</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -13161,100 +13158,98 @@
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>576271</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C198" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>15454</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>576274</x:v>
+        <x:v>633275</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38965</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -13335,211 +13330,213 @@
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>576147</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>38969</x:v>
+        <x:v>38699</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>21543</x:v>
+        <x:v>15454</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>574981</x:v>
+        <x:v>576274</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>38963</x:v>
+        <x:v>38969</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>21543</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>581556</x:v>
+        <x:v>574981</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C203" s="3" t="s"/>
+      <x:c r="C203" s="3" t="n">
+        <x:v>38963</x:v>
+      </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>633275</x:v>
+        <x:v>581556</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
@@ -13666,51 +13663,51 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>593792</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
@@ -13856,51 +13853,51 @@
       <x:c r="G210" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>574980</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
@@ -13913,51 +13910,51 @@
       <x:c r="G211" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>581568</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
@@ -14285,51 +14282,51 @@
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>575047</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>38</x:v>
@@ -14548,51 +14545,51 @@
       <x:c r="G222" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>632947</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
@@ -15373,139 +15370,139 @@
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>593899</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11050</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>592962</x:v>
+        <x:v>596454</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>11050</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>596454</x:v>
+        <x:v>592962</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>485</x:v>
@@ -16461,51 +16458,51 @@
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>14284</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>592199</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
@@ -17490,51 +17487,51 @@
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>591997</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
@@ -18146,144 +18143,143 @@
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>592066</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C290" s="15" t="s"/>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C290" s="15" t="n">
+        <x:v>38699</x:v>
+      </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>554</x:v>
-[...1 lines deleted...]
-      <x:c r="J290" s="14" t="s"/>
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="J290" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>15454</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>593804</x:v>
+        <x:v>591870</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>540</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>550</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>15454</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>591870</x:v>
+        <x:v>593804</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
@@ -18741,290 +18737,290 @@
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>593842</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="I301" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="I301" s="4" t="s">
+      <x:c r="K301" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L301" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M301" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="N301" s="3" t="n">
+        <x:v>14232</x:v>
+      </x:c>
+      <x:c r="O301" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="P301" s="0" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="Q301" s="4" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="R301" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="K301" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>615861</x:v>
+        <x:v>593870</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>593870</x:v>
+        <x:v>615861</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>591956</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>12067</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>593810</x:v>
+        <x:v>591915</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>12067</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>591915</x:v>
+        <x:v>593810</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>574</x:v>
@@ -19314,51 +19310,51 @@
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>575010</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -19373,51 +19369,51 @@
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>574989</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
@@ -19480,205 +19476,207 @@
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>591940</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C315" s="3" t="s"/>
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C315" s="3" t="n">
+        <x:v>38984</x:v>
+      </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H315" s="0" t="s">
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="J315" s="0" t="s">
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>22024</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>593760</x:v>
+        <x:v>575011</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>588</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>361</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>363</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>22024</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>575011</x:v>
+        <x:v>593760</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>38691</x:v>
+        <x:v>39195</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>11406</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>574984</x:v>
+        <x:v>574997</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>39195</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
@@ -19693,167 +19691,165 @@
       <x:c r="K318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>574997</x:v>
+        <x:v>574998</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>591</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>361</x:v>
-[...2 lines deleted...]
-        <x:v>362</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>363</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>12067</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>574998</x:v>
+        <x:v>591916</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>80</x:v>
-[...1 lines deleted...]
-      <x:c r="C320" s="15" t="s"/>
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C320" s="15" t="n">
+        <x:v>38691</x:v>
+      </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>583</x:v>
-[...1 lines deleted...]
-      <x:c r="H320" s="14" t="s"/>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H320" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
       <x:c r="I320" s="16" t="s">
-        <x:v>499</x:v>
-[...1 lines deleted...]
-      <x:c r="J320" s="14" t="s"/>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="J320" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="K320" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>12067</x:v>
+        <x:v>11406</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>591916</x:v>
+        <x:v>574984</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>38</x:v>
@@ -22018,139 +22014,139 @@
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>592948</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>595852</x:v>
+        <x:v>593818</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>593818</x:v>
+        <x:v>595852</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>36</x:v>
@@ -24166,235 +24162,235 @@
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>610981</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>615862</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>597159</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>593823</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>593904</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>703</x:v>