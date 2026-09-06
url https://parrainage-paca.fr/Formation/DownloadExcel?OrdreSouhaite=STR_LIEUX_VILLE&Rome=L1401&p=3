--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -1221,121 +1221,121 @@
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s"/>
       <x:c r="K4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>15477</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>557376</x:v>
+        <x:v>557377</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>15477</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>557377</x:v>
+        <x:v>557376</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -2586,213 +2586,214 @@
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>591868</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>38700</x:v>
+        <x:v>38698</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>15457</x:v>
+        <x:v>12087</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>592007</x:v>
+        <x:v>591867</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38698</x:v>
+        <x:v>38877</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
+      <x:c r="E31" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>12087</x:v>
+        <x:v>15426</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>591867</x:v>
+        <x:v>628953</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>38877</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>15426</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>628953</x:v>
+        <x:v>592007</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>